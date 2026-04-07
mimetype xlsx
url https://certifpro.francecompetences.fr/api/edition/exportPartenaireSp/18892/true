--- v0 (2025-12-13)
+++ v1 (2026-04-07)
@@ -4141,3541 +4141,3541 @@
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>CHAMBRE COMMERCE ET INDUSTRIE LA NIEVRE</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>18580003400067</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE ET INDUSTRIE NORD ISERE</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE MORBIHAN - CCI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>18383002500015</t>
+          <t>18560005300234</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE ET INDUSTRIE VAUCLUSE</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE NORD ISERE</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>18840001400018</t>
+          <t>18383002500015</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE INDUSTRIE DE L'YONNE</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE VAUCLUSE</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>18890911300014</t>
+          <t>18840001400018</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE INDUSTRIE DE LA DROME</t>
+          <t>CHAMBRE COMMERCE INDUSTRIE DE L'YONNE</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>18263001200041</t>
+          <t>18890911300014</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE INDUSTRIE MAINE LOIRE</t>
+          <t>CHAMBRE COMMERCE INDUSTRIE DE LA DROME</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>13000460900017</t>
+          <t>18263001200041</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE INDUSTRIE NANTES SAINT NAZAIRE</t>
+          <t>CHAMBRE COMMERCE INDUSTRIE MAINE LOIRE</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>13000810500012</t>
+          <t>13000460900017</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE</t>
+          <t>CHAMBRE COMMERCE INDUSTRIE NANTES SAINT NAZAIRE</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>18280001100047</t>
+          <t>13000810500012</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>CHAMBRE DE COMMERCE ET D INDUSTRIE</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>18790001400015</t>
+          <t>18280001100047</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE HAUTE LOIRE</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>13001313900014</t>
+          <t>18790001400015</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE L ARDECHE</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE HAUTE LOIRE</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>13001400400019</t>
+          <t>13001313900014</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE SAONE ET LOIRE</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE L ARDECHE</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>18710003700097</t>
+          <t>13001400400019</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DES VOSGES</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE SAONE ET LOIRE</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>18882211800017</t>
+          <t>18710003700097</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DU TARN (CCI)</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DES VOSGES</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>13001278400018</t>
+          <t>18882211800017</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DU TARN (CCI)</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>18660002900018</t>
+          <t>13001278400018</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE L'INDRE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>18360001400017</t>
+          <t>18660002900018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE LA CORREZE - INISUP</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE L'INDRE</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>13000770100043</t>
+          <t>18360001400017</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DES COTES D'ARMOR</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE LA CORREZE - INISUP</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>18220005500016</t>
+          <t>13000770100043</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE LYON METROPOLE-SAINT-ETIENNE ROANNE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DES COTES D'ARMOR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>13002170200043</t>
+          <t>18220005500016</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE PUY-DE-DOME CLERMONT AUVERGNE METROPOLE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE LYON METROPOLE-SAINT-ETIENNE ROANNE</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>13000772700071</t>
+          <t>13002170200043</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ALSACE EUROMETROPOLE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE PUY-DE-DOME CLERMONT AUVERGNE METROPOLE</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>13002267600030</t>
+          <t>13000772700071</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE DU GARD</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ALSACE EUROMETROPOLE</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>13002282500017</t>
+          <t>13002267600030</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ILLE-ET-VILAINE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE DU GARD</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>13002280900011</t>
+          <t>13002282500017</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE PORTES DE NORMANDIE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ILLE-ET-VILAINE</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>13002179300018</t>
+          <t>13002280900011</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET DE L'INDUSTRIE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE PORTES DE NORMANDIE</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>18850049000019</t>
+          <t>13002179300018</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE INDUSTRIE COTE OR</t>
+          <t>CHAMBRE DE COMMERCE ET DE L'INDUSTRIE</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>13001310500056</t>
+          <t>18850049000019</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>CHARENTE BUSINESS SCHOOL (CBS)</t>
+          <t>CHAMBRE DE COMMERCE INDUSTRIE COTE OR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>13002245200069</t>
+          <t>13001310500056</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>CHATEAUX DES LANGUES</t>
+          <t>CHARENTE BUSINESS SCHOOL (CBS)</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>32797701300017</t>
+          <t>13002245200069</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>CHENGXIA CAO</t>
+          <t>CHATEAUX DES LANGUES</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>82197722000010</t>
+          <t>32797701300017</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>CHERRY POWELL</t>
+          <t>CHENGXIA CAO</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>80425206200018</t>
+          <t>82197722000010</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>CHINA LANGUE</t>
+          <t>CHERRY POWELL</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>50787932800031</t>
+          <t>80425206200018</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>CHLOE DONIN</t>
+          <t>CHINA LANGUE</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>82075934800023</t>
+          <t>50787932800031</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>CHRISTELLE TRABAND</t>
+          <t>CHLOE DONIN</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>87930746000011</t>
+          <t>82075934800023</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>CHRISTINE HOFFART</t>
+          <t>CHRISTELLE TRABAND</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>82193295100030</t>
+          <t>87930746000011</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>CHRISTINE LEWEURS</t>
+          <t>CHRISTINE HOFFART</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>52816492400011</t>
+          <t>82193295100030</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>CIFOR ROANNE</t>
+          <t>CHRISTINE LEWEURS</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>35182622700024</t>
+          <t>52816492400011</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>CLARA RODRIGUES QUINTERO</t>
+          <t>CIFOR ROANNE</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>83438407500018</t>
+          <t>35182622700024</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>CLAUDIA RIEHL</t>
+          <t>CLARA RODRIGUES QUINTERO</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>49773899700012</t>
+          <t>83438407500018</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>CLEF</t>
+          <t>CLAUDIA RIEHL</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>37806162600032</t>
+          <t>49773899700012</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>CLEF</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>80917895700035</t>
+          <t>37806162600032</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>CLERE CONSULTANT</t>
+          <t>CLEF</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>81090880600013</t>
+          <t>80917895700035</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>CLM FORMATIONS</t>
+          <t>CLERE CONSULTANT</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>75283444000014</t>
+          <t>81090880600013</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>CMAR AUVERGNE-RHONE-ALPES</t>
+          <t>CLM FORMATIONS</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>13002795600015</t>
+          <t>75283444000014</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>COEF CONTINU</t>
+          <t>CMAR AUVERGNE-RHONE-ALPES</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>52391127900025</t>
+          <t>13002795600015</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>COFIDEST</t>
+          <t>COEF CONTINU</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>34381386100022</t>
+          <t>52391127900025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>COLLEGE INTERNATIONAL DE CANNES</t>
+          <t>COFIDEST</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>78250972300030</t>
+          <t>34381386100022</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>COME TOGETHER SARL</t>
+          <t>COLLEGE INTERNATIONAL DE CANNES</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>50213745800027</t>
+          <t>78250972300030</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>COMEX</t>
+          <t>COME TOGETHER SARL</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>83976416400019</t>
+          <t>50213745800027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>COMPAGNIE TOULOUSAINE D'ENSEIGNEMENT ET DE FORMATION (CTEF)</t>
+          <t>COMEX</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>78894628300025</t>
+          <t>83976416400019</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>COMPETENCES ET METIERS</t>
+          <t>COMPAGNIE TOULOUSAINE D'ENSEIGNEMENT ET DE FORMATION (CTEF)</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>43017765900066</t>
+          <t>78894628300025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>CONCORDIA</t>
+          <t>COMPETENCES ET METIERS</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>41351035500055</t>
+          <t>43017765900066</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>CONFLUENCE FORMATION</t>
+          <t>CONCORDIA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>52505175100010</t>
+          <t>41351035500055</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>CONFOR</t>
+          <t>CONFLUENCE FORMATION</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>83013352600012</t>
+          <t>52505175100010</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>CONNECTED FORMATION</t>
+          <t>CONFOR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>80037385400010</t>
+          <t>83013352600012</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>CONTACT D PRO</t>
+          <t>CONNECTED FORMATION</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>51758172400013</t>
+          <t>80037385400010</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>COOP</t>
+          <t>CONTACT D PRO</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>52558013000017</t>
+          <t>51758172400013</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>COOPTALIS FORMATION</t>
+          <t>COOP</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>83163606300024</t>
+          <t>52558013000017</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>COURS CAMELEON</t>
+          <t>COOPTALIS FORMATION</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>83844904900017</t>
+          <t>83163606300024</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>COURZAL ACADEMY</t>
+          <t>COURS CAMELEON</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>89233458200020</t>
+          <t>83844904900017</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>CPLE - CENTRE DE PRATIQUE DES LANGUES ET</t>
+          <t>COURZAL ACADEMY</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>48893718600010</t>
+          <t>89233458200020</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>CREA-FORMA</t>
+          <t>CPLE - CENTRE DE PRATIQUE DES LANGUES ET</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>83090596400011</t>
+          <t>48893718600010</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>CREACTIFS</t>
+          <t>CREA-FORMA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>52930121000058</t>
+          <t>83090596400011</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>CREADIS</t>
+          <t>CREACTIFS</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>81997258900017</t>
+          <t>52930121000058</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>CS SERVICES</t>
+          <t>CREADIS</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>88956634500019</t>
+          <t>81997258900017</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>CSA FORMATION</t>
+          <t>CS SERVICES</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>87972821000011</t>
+          <t>88956634500019</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>CSINFO FORMATION ET INGENIERIE</t>
+          <t>CSA FORMATION</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>44772679500050</t>
+          <t>87972821000011</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>CTRE CONSULAIRE DE FORMATION</t>
+          <t>CSINFO FORMATION ET INGENIERIE</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>18572202200125</t>
+          <t>44772679500050</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>CTRE CULTUREL ITAL.SOC. DANTE ALIGHIETI</t>
+          <t>CTRE CONSULAIRE DE FORMATION</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>38295873400024</t>
+          <t>18572202200125</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>CTRE EUROPEEN FORMAT CONTINUE MARITIME</t>
+          <t>CTRE CULTUREL ITAL.SOC. DANTE ALIGHIETI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>18290902800017</t>
+          <t>38295873400024</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>CULLEN LANGUAGE SERVICES</t>
+          <t>CTRE EUROPEEN FORMAT CONTINUE MARITIME</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>48353197600023</t>
+          <t>18290902800017</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>CYBEL FORMATION SARL</t>
+          <t>CULLEN LANGUAGE SERVICES</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>45162654300016</t>
+          <t>48353197600023</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>D.T.S.</t>
+          <t>CYBEL FORMATION SARL</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>43803700400043</t>
+          <t>45162654300016</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>D.Z. CONSEIL</t>
+          <t>D.T.S.</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>87919246600016</t>
+          <t>43803700400043</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>DAKIT</t>
+          <t>D.Z. CONSEIL</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>81782329700020</t>
+          <t>87919246600016</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>DANIELA STAMM</t>
+          <t>DAKIT</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>51317428400028</t>
+          <t>81782329700020</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>DANIELE DETRUIT</t>
+          <t>DANIELA STAMM</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>42488265200029</t>
+          <t>51317428400028</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>DANTE ALIGHIERI</t>
+          <t>DANIELE DETRUIT</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>50824491000016</t>
+          <t>42488265200029</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>DAVID GRANT</t>
+          <t>DANTE ALIGHIERI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>37964102000043</t>
+          <t>50824491000016</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>DB FORMATION FRANCE</t>
+          <t>DAVID GRANT</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>44467459200035</t>
+          <t>37964102000043</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>DEBORAH FLINTON</t>
+          <t>DB FORMATION FRANCE</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>43984612200026</t>
+          <t>44467459200035</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>DEIRDRE O REGAN</t>
+          <t>DEBORAH FLINTON</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>49416260500013</t>
+          <t>43984612200026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>DELTRA</t>
+          <t>DEIRDRE O REGAN</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>53889916200027</t>
+          <t>49416260500013</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>DEMOCRATIE &amp; FORMATION</t>
+          <t>DELTRA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>85331941600014</t>
+          <t>53889916200027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>DGB ENGLISH TEAM</t>
+          <t>DEMOCRATIE &amp; FORMATION</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>44310583800041</t>
+          <t>85331941600014</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>DGB ENGLISH TEAM</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>44310583800058</t>
+          <t>44310583800041</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>DGB ENGLISH TEAM TWO</t>
+          <t>DGB ENGLISH TEAM</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>49493651100042</t>
+          <t>44310583800058</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>DGBOOST</t>
+          <t>DGB ENGLISH TEAM TWO</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>80476445400026</t>
+          <t>49493651100042</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>DIGITAL LEARNING</t>
+          <t>DGBOOST</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>82770210100037</t>
+          <t>80476445400026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>DIGITAL PUBLISHING</t>
+          <t>DIGITAL LEARNING</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>49790992900026</t>
+          <t>82770210100037</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>DIRECTORS LANGUAGES SARL</t>
+          <t>DIGITAL PUBLISHING</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>80520522600022</t>
+          <t>49790992900026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>DIXIE LANGUES</t>
+          <t>DIRECTORS LANGUAGES SARL</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>38197456700012</t>
+          <t>80520522600022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>DJEM</t>
+          <t>DIXIE LANGUES</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>49389365500032</t>
+          <t>38197456700012</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>DJRS FORMATION</t>
+          <t>DJEM</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>89516045500013</t>
+          <t>49389365500032</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>DOC'LANGUES</t>
+          <t>DJRS FORMATION</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>52137814100027</t>
+          <t>89516045500013</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>DOS</t>
+          <t>DOC'LANGUES</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>88780490400019</t>
+          <t>52137814100027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>DOUBLE CLIC</t>
+          <t>DOS</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>48035851400044</t>
+          <t>88780490400019</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>DP LANGUES</t>
+          <t>DOUBLE CLIC</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>89497019300013</t>
+          <t>48035851400044</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>DTA2</t>
+          <t>DP LANGUES</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>83168364400015</t>
+          <t>89497019300013</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>DYNAMO FORMATION INTERNATIONAL</t>
+          <t>DTA2</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>50376193400036</t>
+          <t>83168364400015</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>DZANA DELIC</t>
+          <t>DYNAMO FORMATION INTERNATIONAL</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>83087630600028</t>
+          <t>50376193400036</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>E-AKADEMY</t>
+          <t>DZANA DELIC</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>89484417400017</t>
+          <t>83087630600028</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>E-LEADS</t>
+          <t>E-AKADEMY</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>85114873400011</t>
+          <t>89484417400017</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>EASY B4U SAS</t>
+          <t>E-LEADS</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>82137367700029</t>
+          <t>85114873400011</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>EASY CENTRE DE FORMATION</t>
+          <t>EASY B4U SAS</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>53404288200017</t>
+          <t>82137367700029</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>ECOLANGUES</t>
+          <t>EASY CENTRE DE FORMATION</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>40385320300038</t>
+          <t>53404288200017</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>ECOLE D'ENSEIGNEMENT SUPERIEUR CONSULAIRE DE MEURTHE-ET-MOSELLE</t>
+          <t>ECOLANGUES</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>84458985300010</t>
+          <t>40385320300038</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>ECOLE INTERNATIONALE DE MARSEILLE</t>
+          <t>ECOLE D'ENSEIGNEMENT SUPERIEUR CONSULAIRE DE MEURTHE-ET-MOSELLE</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>81025446600016</t>
+          <t>84458985300010</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>ECOLE NATIONALE DE STRATEGIE ET DE L ACTION PUBLIQUE</t>
+          <t>ECOLE INTERNATIONALE DE MARSEILLE</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>81881070700021</t>
+          <t>81025446600016</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>ECOLE NORMALE SUPERIEURE DE LYON</t>
+          <t>ECOLE NATIONALE DE STRATEGIE ET DE L ACTION PUBLIQUE</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>13000812100019</t>
+          <t>81881070700021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>ECS LANGUES ET COMMUNICATIONS</t>
+          <t>ECOLE NORMALE SUPERIEURE DE LYON</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>35390050900061</t>
+          <t>13000812100019</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>EDACADEMY</t>
+          <t>ECS LANGUES ET COMMUNICATIONS</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>88536845600012</t>
+          <t>35390050900061</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>EDITINFO</t>
+          <t>EDACADEMY</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>44824689200047</t>
+          <t>88536845600012</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>EDUCALIS</t>
+          <t>EDITINFO</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>49068575700026</t>
+          <t>44824689200047</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>EF CORPORATE EDUCATION SARL</t>
+          <t>EDUCALIS</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>87777720100014</t>
+          <t>49068575700026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>EF CORPORATE SOLUTIONS BV</t>
+          <t>EF CORPORATE EDUCATION SARL</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>44030549800030</t>
+          <t>87777720100014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>EF INTERNATIONAL</t>
+          <t>EF CORPORATE SOLUTIONS BV</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>49512327500028</t>
+          <t>44030549800030</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>EFFICLASSE</t>
+          <t>EF INTERNATIONAL</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>84260711100015</t>
+          <t>49512327500028</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>EFP - ENGLISH FOR PROFESSIONALS</t>
+          <t>EFFICLASSE</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>50208517800015</t>
+          <t>84260711100015</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>EGH PRO FORMATION</t>
+          <t>EFP - ENGLISH FOR PROFESSIONALS</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>88758638600021</t>
+          <t>50208517800015</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>EJSM SERVICES</t>
+          <t>EGH PRO FORMATION</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>82345639700038</t>
+          <t>88758638600021</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>ELENA FELICI</t>
+          <t>EJSM SERVICES</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>89315457500011</t>
+          <t>82345639700038</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>ELISA GOLDMAN</t>
+          <t>ELENA FELICI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>89385120400014</t>
+          <t>89315457500011</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>ELIZABETH GUEVARA</t>
+          <t>ELISA GOLDMAN</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>37929869800026</t>
+          <t>89385120400014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>ELIZABETH MAIR</t>
+          <t>ELIZABETH GUEVARA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>79812369100015</t>
+          <t>37929869800026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>ELYSEES LANGUES</t>
+          <t>ELIZABETH MAIR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>38120054200037</t>
+          <t>79812369100015</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>EMANCIP'ACTIONS</t>
+          <t>ELYSEES LANGUES</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>82262928300018</t>
+          <t>38120054200037</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>EMG LEARNING</t>
+          <t>EMANCIP'ACTIONS</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>89830442300012</t>
+          <t>82262928300018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>EMKA</t>
+          <t>EMG LEARNING</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>52014978200051</t>
+          <t>89830442300012</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>EMMA HALEY</t>
+          <t>EMKA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>51949840600015</t>
+          <t>52014978200051</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH AB</t>
+          <t>EMMA HALEY</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>79896496100014</t>
+          <t>51949840600015</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>ENGLISH AB</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>79896496100022</t>
+          <t>79896496100014</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH ACADEMY</t>
+          <t>ENGLISH AB</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>82285226500021</t>
+          <t>79896496100022</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH COACH</t>
+          <t>ENGLISH ACADEMY</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>50248930500016</t>
+          <t>82285226500021</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH ENTERPRISES</t>
+          <t>ENGLISH COACH</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>44218795100029</t>
+          <t>50248930500016</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH FOR LIFE</t>
+          <t>ENGLISH ENTERPRISES</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>83051573000018</t>
+          <t>44218795100029</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH IN ANJOU</t>
+          <t>ENGLISH FOR LIFE</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>89372556400015</t>
+          <t>83051573000018</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH INSTITUTE TOULON</t>
+          <t>ENGLISH IN ANJOU</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>50279704600021</t>
+          <t>89372556400015</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH VILLAGE</t>
+          <t>ENGLISH INSTITUTE TOULON</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>43912341500051</t>
+          <t>50279704600021</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>ENGLISH VILLAGE</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>43912341500069</t>
+          <t>43912341500051</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH WORLD</t>
+          <t>ENGLISH VILLAGE</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>79518571900023</t>
+          <t>43912341500069</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>ENJOY ENGLISH</t>
+          <t>ENGLISH WORLD</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>82031261900027</t>
+          <t>79518571900023</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>ENTOURAGE RECRUTEMENT</t>
+          <t>ENJOY ENGLISH</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>82831058100016</t>
+          <t>82031261900027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>ENVOLL CONSEIL ET FORMATION</t>
+          <t>ENTOURAGE RECRUTEMENT</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>50522848600047</t>
+          <t>82831058100016</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>EQUIVALENCE LANGUES ET COMMUNICATION</t>
+          <t>ENVOLL CONSEIL ET FORMATION</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>34921510300038</t>
+          <t>50522848600047</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>ERMES CONSULTING</t>
+          <t>EQUIVALENCE LANGUES ET COMMUNICATION</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>53342177200021</t>
+          <t>34921510300038</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>ERSILY</t>
+          <t>ERMES CONSULTING</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>40058661600031</t>
+          <t>53342177200021</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>ESP ACADEMY</t>
+          <t>ERSILY</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>50202475500022</t>
+          <t>40058661600031</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>ESPACE GABRIEL</t>
+          <t>ESP ACADEMY</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>52264673600028</t>
+          <t>50202475500022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>ESPACE LANGUES ET FORMATIONS EURL</t>
+          <t>ESPACE GABRIEL</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>79024598900047</t>
+          <t>52264673600028</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>ESPACE PROJET</t>
+          <t>ESPACE LANGUES ET FORMATIONS EURL</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>45215527800032</t>
+          <t>79024598900047</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>ETC GROUP</t>
+          <t>ESPACE PROJET</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>41038670000034</t>
+          <t>45215527800032</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>ETESIA</t>
+          <t>ETC GROUP</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>44326307400033</t>
+          <t>41038670000034</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>ETHIK &amp; PERFORMANCES</t>
+          <t>ETESIA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>88785826400013</t>
+          <t>44326307400033</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>ETUDOC</t>
+          <t>ETHIK &amp; PERFORMANCES</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>77565445200033</t>
+          <t>88785826400013</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>EUDEHO</t>
+          <t>ETUDOC</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>85363365900018</t>
+          <t>77565445200033</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>EUREKA</t>
+          <t>EUDEHO</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>50061789900017</t>
+          <t>85363365900018</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>EURL BLS FORMATION</t>
+          <t>EUREKA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>49033374700056</t>
+          <t>50061789900017</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>EURL MANDYBEN</t>
+          <t>EURL BLS FORMATION</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>49182027000057</t>
+          <t>49033374700056</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>EURL ORCEA</t>
+          <t>EURL MANDYBEN</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>45236133000031</t>
+          <t>49182027000057</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>EUROFORM</t>
+          <t>EURL ORCEA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>90081687700022</t>
+          <t>45236133000031</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>EUROGEST INSERTION</t>
+          <t>EUROFORM</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>83326703200013</t>
+          <t>90081687700022</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>EUROLANG'UBAYE</t>
+          <t>EUROGEST INSERTION</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>41006986800041</t>
+          <t>83326703200013</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>EUROLANGUES FRANCE</t>
+          <t>EUROLANG'UBAYE</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>44997604200019</t>
+          <t>41006986800041</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>EUROPEAN CENTRE FOR LEARNING AND TRAINING</t>
+          <t>EUROLANGUES FRANCE</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>41968999700023</t>
+          <t>44997604200019</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>EUROPEDEN</t>
+          <t>EUROPEAN CENTRE FOR LEARNING AND TRAINING</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>47819960700027</t>
+          <t>41968999700023</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>EVE'SOLUTIONS</t>
+          <t>EUROPEDEN</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>50338690600021</t>
+          <t>47819960700027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>EVEIL ET SCIENCES</t>
+          <t>EVE'SOLUTIONS</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>81119145100020</t>
+          <t>50338690600021</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>EVER SCHOOL</t>
+          <t>EVEIL ET SCIENCES</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>79916753100034</t>
+          <t>81119145100020</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>EVGUENIA CHARAPOVA</t>
+          <t>EVER SCHOOL</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>48816265200025</t>
+          <t>79916753100034</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>EVM FORMATION</t>
+          <t>EVGUENIA CHARAPOVA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>49028899000032</t>
+          <t>48816265200025</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>EXCELANG</t>
+          <t>EVM FORMATION</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>75089202800028</t>
+          <t>49028899000032</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>EXCENT TRAINING</t>
+          <t>EXCELANG</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>53865234800011</t>
+          <t>75089202800028</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>EXELINE</t>
+          <t>EXCENT TRAINING</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>44785414200026</t>
+          <t>53865234800011</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>EXPERTIZ FORMATION</t>
+          <t>EXELINE</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>85119127000012</t>
+          <t>44785414200026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>F J COMPANY</t>
+          <t>EXPERTIZ FORMATION</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>40490902000046</t>
+          <t>85119127000012</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>FACULTE DES METIERS DE L ESSONNE</t>
+          <t>F J COMPANY</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>45235951600021</t>
+          <t>40490902000046</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>FAST ENGLISH</t>
+          <t>FACULTE DES METIERS DE L ESSONNE</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>85013743100019</t>
+          <t>45235951600021</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>FAST SPORT</t>
+          <t>FAST ENGLISH</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>49836532900040</t>
+          <t>85013743100019</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>FASTER FORWARD</t>
+          <t>FAST SPORT</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>53080709800013</t>
+          <t>49836532900040</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>FAVORISER L'ACCOMPAGNEMENT L'INSERTION SOCIOCULTURELLE ET L'ORIENTATION PROFESSIONNELLE.</t>
+          <t>FASTER FORWARD</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>81837130400028</t>
+          <t>53080709800013</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>FEDERATION FRANCAISE DES FORMATIONS PROFESSIONNELLES-FFFP</t>
+          <t>FAVORISER L'ACCOMPAGNEMENT L'INSERTION SOCIOCULTURELLE ET L'ORIENTATION PROFESSIONNELLE.</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>85387763700019</t>
+          <t>81837130400028</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>FEEP ENTREPRISES</t>
+          <t>FEDERATION FRANCAISE DES FORMATIONS PROFESSIONNELLES-FFFP</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>44000287100026</t>
+          <t>85387763700019</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>FFB</t>
+          <t>FEEP ENTREPRISES</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>50929737000025</t>
+          <t>44000287100026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>FINANCIA</t>
+          <t>FFB</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>83749570400020</t>
+          <t>50929737000025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>FLC FORMATION</t>
+          <t>FINANCIA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>34539593300046</t>
+          <t>83749570400020</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>FLORENCE MIREILLE FIDELE</t>
+          <t>FLC FORMATION</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>81162203400015</t>
+          <t>34539593300046</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>FLOSTER BV</t>
+          <t>FLORENCE MIREILLE FIDELE</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>44170571200053</t>
+          <t>81162203400015</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>FLUENCY INSTITUTE</t>
+          <t>FLOSTER BV</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>89148331500026</t>
+          <t>44170571200053</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>FM CONSULT TRAINING</t>
+          <t>FLUENCY INSTITUTE</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>87747892500010</t>
+          <t>89148331500026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>FOCAL POINT</t>
+          <t>FM CONSULT TRAINING</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>48461801200054</t>
+          <t>87747892500010</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>FOPP</t>
+          <t>FOCAL POINT</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>51085658600019</t>
+          <t>48461801200054</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>FORCORHE LANGUES (FORMATION ET CONSEIL EN LANGUES DES RESSOURCES HUMAINES DE L'ENTREPRISE)</t>
+          <t>FOPP</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>31212555200124</t>
+          <t>51085658600019</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>FOREPRO</t>
+          <t>FORCORHE LANGUES (FORMATION ET CONSEIL EN LANGUES DES RESSOURCES HUMAINES DE L'ENTREPRISE)</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>42272629900049</t>
+          <t>31212555200124</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>FORM'ALL</t>
+          <t>FOREPRO</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>82762238200014</t>
+          <t>42272629900049</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>FORM'INFO</t>
+          <t>FORM'ALL</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>80481193300014</t>
+          <t>82762238200014</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>FORM@NGLAIS</t>
+          <t>FORM'INFO</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>79921162800018</t>
+          <t>80481193300014</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>FORMA 2+</t>
+          <t>FORM@NGLAIS</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>39205023300023</t>
+          <t>79921162800018</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>FORMA SOFT</t>
+          <t>FORMA 2+</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>39963449200025</t>
+          <t>39205023300023</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>FORMA'SCOOL</t>
+          <t>FORMA SOFT</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>88017873600018</t>
+          <t>39963449200025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>FORMACOOP</t>
+          <t>FORMA'SCOOL</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>79858120300022</t>
+          <t>88017873600018</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>FORMADVANCE</t>
+          <t>FORMACOOP</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>85191136200016</t>
+          <t>79858120300022</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>FORMALIVE</t>
+          <t>FORMADVANCE</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>85387084800027</t>
+          <t>85191136200016</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>FORMALIX</t>
+          <t>FORMALIVE</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>84806254300022</t>
+          <t>85387084800027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>FORMAREF</t>
+          <t>FORMALIX</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>53886587400027</t>
+          <t>84806254300022</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>FORMATECH</t>
+          <t>FORMAREF</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>82207615400035</t>
+          <t>53886587400027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>FORMATIC CENTRE</t>
+          <t>FORMATECH</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>84129288100015</t>
+          <t>82207615400035</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>FORMATION</t>
+          <t>FORMATIC CENTRE</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>18560005300234</t>
+          <t>84129288100015</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>FORMATION ANGLAIS FORMATION LANGUE LANGUE.COM</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>80749126100010</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>