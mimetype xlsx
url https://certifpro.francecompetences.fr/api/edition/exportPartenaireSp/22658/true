--- v0 (2026-04-19)
+++ v1 (2026-05-17)
@@ -304,68 +304,68 @@
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>GROUPE IGS - CIEFA</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>33264146300028</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>INSTITUT DE GESTION SOCIALE</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>31249509600223</t>
+          <t>31249509600215</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>INSTITUT DE GESTION SOCIALE</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>31249509600215</t>
+          <t>31249509600223</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>INSTITUT DE GESTION SOCIALE</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>31249509600082</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>