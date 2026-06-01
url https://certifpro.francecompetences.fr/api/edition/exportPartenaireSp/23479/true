--- v0 (2025-12-13)
+++ v1 (2026-06-01)
@@ -98,13449 +98,15081 @@
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyFill="true"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyFill="true">
       <alignment wrapText="true" vertical="center" horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C788"/>
+  <dimension ref="A1:C884"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="84.46875" customWidth="true"/>
+    <col min="1" max="1" width="87.56640625" customWidth="true"/>
     <col min="2" max="2" width="13.54296875" customWidth="true"/>
     <col min="3" max="3" width="35.96875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="15.0">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Nom de l'organisme</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>SIRET</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Rôle du partenaire</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">    GRETA SOMME</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>19800049900048</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2ND ACADEMY</t>
+          <t>2B2J</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>89201969600012</t>
+          <t>79398912000027</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>974 FORMATION</t>
+          <t>2ND ACADEMY</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>93289930500019</t>
+          <t>89201969600012</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>A M B FORMATIONS</t>
+          <t>3AIM CFA</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>41330997200037</t>
+          <t>93798890500017</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>A.C.G.D.</t>
+          <t>7 FORMATION</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>52490818300055</t>
+          <t>91780509500010</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>A.MI.PY</t>
+          <t>974 FORMATION</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>51526372100042</t>
+          <t>93289930500019</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>A.MI.PY</t>
+          <t>A M B FORMATIONS</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>51526372100034</t>
+          <t>41330997200037</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>AADPSFP</t>
+          <t>A.C.G.D.</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>78035020300029</t>
+          <t>52490818300055</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>AADPSFP</t>
+          <t>A.MI.PY</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>78035020300052</t>
+          <t>51526372100042</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>AADPSFP</t>
+          <t>A.MI.PY</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>78035020300078</t>
+          <t>51526372100034</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>AADPSFP</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>78035020300086</t>
+          <t>78035020300029</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>AADPSFP</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>78035020300094</t>
+          <t>78035020300052</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>AADPSFP</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>78035020300102</t>
+          <t>78035020300078</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>ABSUP</t>
+          <t>AADPSFP</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>88916528800024</t>
+          <t>78035020300086</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>ACADEMEE</t>
+          <t>AADPSFP</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>90468475000022</t>
+          <t>78035020300094</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>ACADEMIE DES METIERS CENTRE DE FORMATION</t>
+          <t>AADPSFP</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>88977538300033</t>
+          <t>78035020300102</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>ACADEMY OF MANAGEMENT AND INTELLIGENCE TECHNOLOGY</t>
+          <t>ABONDANCE FORMATION</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>92335868300038</t>
+          <t>81946596400057</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>ACAF-MSA DE VAUCLUSE</t>
+          <t>ABSUP</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>31350998600029</t>
+          <t>88916528800024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>ACF ALTERNANCE CONSEIL ET FORMATION</t>
+          <t>ACADEMEE</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>48863254800035</t>
+          <t>90468475000022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>ACFAL FORMATION</t>
+          <t>ACADEMIE DES METIERS CENTRE DE FORMATION</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>80235447200044</t>
+          <t>88977538300033</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>ACTION FIRST</t>
+          <t>ACADEMY OF MANAGEMENT AND INTELLIGENCE TECHNOLOGY</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>41436247500025</t>
+          <t>92335868300038</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>ACTION FORMATION COMMERCE</t>
+          <t>ACAF-MSA DE VAUCLUSE</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>75294111200027</t>
+          <t>31350998600029</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>ACTIV METIERS 94</t>
+          <t>ACF ALTERNANCE CONSEIL ET FORMATION</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>92066711000018</t>
+          <t>48863254800035</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>ADAF FORMATION</t>
+          <t>ACFAL FORMATION</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>91513467000024</t>
+          <t>80235447200044</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>ADALIA CONSULTING</t>
+          <t>ACOFORM</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>88109409800020</t>
+          <t>49535480500253</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>ADAMA MEITE</t>
+          <t>ACTION FIRST</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>89066476600023</t>
+          <t>41436247500025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>ADAPECO</t>
+          <t>ACTION FORMATION COMMERCE</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>79457699100044</t>
+          <t>75294111200027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>ADAPEP AFP 2 I</t>
+          <t>ACTIV METIERS 94</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>40144581200035</t>
+          <t>92066711000018</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>ADG</t>
+          <t>ADAF FORMATION</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>52004190600048</t>
+          <t>91513467000024</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>ADONIS - ROSE CARMIN</t>
+          <t>ADALIA CONSULTING</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>45125756200111</t>
+          <t>88109409800020</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>ADREC</t>
+          <t>ADAPECO</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>83501285700016</t>
+          <t>79457699100044</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>ADRH MANAGEMENT</t>
+          <t>ADAPEP AFP 2 I</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>81324354000032</t>
+          <t>40144581200035</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>AEFS SARL</t>
+          <t>ADG</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>83134648100029</t>
+          <t>52004190600048</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>AEROKONSULT</t>
+          <t>ADONIS - ROSE CARMIN</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>85249551400055</t>
+          <t>45125756200111</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>AEROKONSULT</t>
+          <t>ADREC</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>85249551400063</t>
+          <t>83501285700016</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>AEROKONSULT</t>
+          <t>ADRH MANAGEMENT</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>85249551400089</t>
+          <t>81324354000032</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>AFA</t>
+          <t>AEFS SARL</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>49870909600024</t>
+          <t>83134648100029</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>AFC ALTERNANCE FORMATION COMMUNICATION</t>
+          <t>AEROKONSULT</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>41885869200043</t>
+          <t>85249551400097</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>AFEC</t>
+          <t>AEROKONSULT</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>42219375500721</t>
+          <t>85249551400055</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>AFEC</t>
+          <t>AEROKONSULT</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>42219375500028</t>
+          <t>85249551400089</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>AFEC</t>
+          <t>AFA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>42219375500150</t>
+          <t>49870909600024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>AFEC</t>
+          <t>AFC ALTERNANCE FORMATION COMMUNICATION</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>42219375500259</t>
+          <t>41885869200043</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>AFEC</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>42219375500580</t>
+          <t>42219375500721</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>AFEC</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>42219375500705</t>
+          <t>42219375500028</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>AFEC</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>42219375500713</t>
+          <t>42219375500150</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>AFEC</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>42219375500796</t>
+          <t>42219375500259</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>AFEC</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>42219375500820</t>
+          <t>42219375500549</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>AFEC</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>42219375500846</t>
+          <t>42219375500580</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>AFEC</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>42219375500812</t>
+          <t>42219375500705</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFEC</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>82409268800186</t>
+          <t>42219375500713</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFEC</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>82409268800012</t>
+          <t>42219375500796</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFEC</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>82409268800053</t>
+          <t>42219375500820</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFEC</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>82409268800061</t>
+          <t>42219375500846</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFEC</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>82409268800095</t>
+          <t>42219375500812</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>82409268800111</t>
+          <t>82436343600018</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>82409268800137</t>
+          <t>82436343600240</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>82409268800145</t>
+          <t>82436343600273</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>82409268800160</t>
+          <t>82436343600331</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>82409268800251</t>
+          <t>82436343600497</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>82409268800210</t>
+          <t>82436343600547</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>82409268800228</t>
+          <t>82436343600653</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>82409268800244</t>
+          <t>82436343600976</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>82409268800178</t>
+          <t>82436343601008</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>AFTEC FORMATION</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>35356978300056</t>
+          <t>82436343601156</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>82422814200025</t>
+          <t>82436343601214</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>82422814200033</t>
+          <t>82436343601230</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ACCES A L' EMPLOI</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>82422814200058</t>
+          <t>82436343601248</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>82422814200066</t>
+          <t>82409268800186</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>82422814200074</t>
+          <t>82409268800012</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>82422814200082</t>
+          <t>82409268800053</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>82422814200108</t>
+          <t>82409268800061</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>82422814200124</t>
+          <t>82409268800095</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>82422814200132</t>
+          <t>82409268800111</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>82422814200140</t>
+          <t>82409268800137</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>82422814200157</t>
+          <t>82409268800145</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>82422814200173</t>
+          <t>82409268800160</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>82422814200181</t>
+          <t>82409268800251</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>82422814200231</t>
+          <t>82409268800210</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>82422814200256</t>
+          <t>82409268800228</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>82422814200272</t>
+          <t>82409268800244</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>82422814200298</t>
+          <t>82409268800178</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AFTEC FORMATION</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>82422814200306</t>
+          <t>35356978300056</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>82422814200314</t>
+          <t>82422814200025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>82422814200330</t>
+          <t>82422814200033</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>82422814200355</t>
+          <t>82422814200058</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>82422814200439</t>
+          <t>82422814200066</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>82422814200454</t>
+          <t>82422814200074</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>82422814200488</t>
+          <t>82422814200082</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>82422814200512</t>
+          <t>82422814200108</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>82422814200538</t>
+          <t>82422814200124</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>82422814200553</t>
+          <t>82422814200132</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>82422814200561</t>
+          <t>82422814200140</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>82422814200587</t>
+          <t>82422814200157</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>82422814200595</t>
+          <t>82422814200173</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>82422814200603</t>
+          <t>82422814200181</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>82422814200611</t>
+          <t>82422814200231</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>82422814200652</t>
+          <t>82422814200256</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>82422814200702</t>
+          <t>82422814200272</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>82422814200728</t>
+          <t>82422814200298</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>82422814200751</t>
+          <t>82422814200306</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>82422814200777</t>
+          <t>82422814200314</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>82422814200801</t>
+          <t>82422814200330</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>82422814200843</t>
+          <t>82422814200355</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>82422814200876</t>
+          <t>82422814200439</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>82422814200918</t>
+          <t>82422814200454</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>82422814200926</t>
+          <t>82422814200488</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>82422814200983</t>
+          <t>82422814200512</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>82422814201015</t>
+          <t>82422814200538</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>82422814201031</t>
+          <t>82422814200553</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>82422814201064</t>
+          <t>82422814200561</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>82422814201114</t>
+          <t>82422814200587</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>82422814201122</t>
+          <t>82422814200595</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>82422814201130</t>
+          <t>82422814200603</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>82422814201148</t>
+          <t>82422814200611</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>82422814201163</t>
+          <t>82422814200652</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>82422814201171</t>
+          <t>82422814200702</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>82422814201189</t>
+          <t>82422814200728</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>82422814201197</t>
+          <t>82422814200751</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>82422814201213</t>
+          <t>82422814200777</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>82422814201254</t>
+          <t>82422814200801</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>82422814201270</t>
+          <t>82422814200843</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>82422814201312</t>
+          <t>82422814200876</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>82422814201353</t>
+          <t>82422814200918</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>82422814201361</t>
+          <t>82422814200926</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>82422814201403</t>
+          <t>82422814200983</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>82422814201429</t>
+          <t>82422814201015</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>82422814201478</t>
+          <t>82422814201031</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>82422814201486</t>
+          <t>82422814201064</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>82422814201494</t>
+          <t>82422814201114</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>82422814201502</t>
+          <t>82422814201122</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>82422814201528</t>
+          <t>82422814201130</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>82422814201569</t>
+          <t>82422814201148</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>82422814201601</t>
+          <t>82422814201163</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>82422814201635</t>
+          <t>82422814201171</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>82422814201676</t>
+          <t>82422814201189</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>82422814201684</t>
+          <t>82422814201197</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>82422814201742</t>
+          <t>82422814201213</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>82422814201775</t>
+          <t>82422814201254</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>82422814201783</t>
+          <t>82422814201270</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>82422814201809</t>
+          <t>82422814201312</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>82422814201890</t>
+          <t>82422814201353</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>AGIA</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>85325867100017</t>
+          <t>82422814201361</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>AGM FORMATION</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>80364327900026</t>
+          <t>82422814201403</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>AHLAM MARTIL</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>94863613900016</t>
+          <t>82422814201429</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>AIR YAS CONSULTING</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>88762529100026</t>
+          <t>82422814201478</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>AJT FORMATION ET CONSEIL</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>90036363100038</t>
+          <t>82422814201486</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>ALEO INNOVATION</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>95155042500015</t>
+          <t>82422814201494</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>ALIRYS</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>98485372100012</t>
+          <t>82422814201502</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>ALKAS FORMATION</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>83237792300012</t>
+          <t>82422814201528</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>ALORS FORMATION</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>84094101700088</t>
+          <t>82422814201569</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>ALORS FORMATION</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>84094101700047</t>
+          <t>82422814201601</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>ALORS FORMATION</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>84094101700062</t>
+          <t>82422814201635</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>ALPHA FORMATION OI</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>44490654900035</t>
+          <t>82422814201676</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE AQUITAINE</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>81465151900096</t>
+          <t>82422814201684</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE AQUITAINE</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>81465151900088</t>
+          <t>82422814201742</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE AQUITAINE</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>81465151900062</t>
+          <t>82422814201775</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE AUVERGNE</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>78911807200055</t>
+          <t>82422814201783</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE AUVERGNE</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>78911807200022</t>
+          <t>82422814201809</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE BASSE NORMANDIE</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>94785359400028</t>
+          <t>82422814201890</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE BOURGOGNE</t>
+          <t>AGIA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>52757351300027</t>
+          <t>85325867100017</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE BOURGOGNE</t>
+          <t>AGM FORMATION</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>52757351300043</t>
+          <t>80364327900026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE BOURGOGNE</t>
+          <t>AHLAM MARTIL</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>52757351300068</t>
+          <t>94863613900016</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE CHAMPAGNE ARDENNE</t>
+          <t>AIR YAS CONSULTING</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>80793611700058</t>
+          <t>88762529100026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE CHARENTE</t>
+          <t>AJT FORMATION ET CONSEIL</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>91386475700038</t>
+          <t>90036363100038</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE CORSICA</t>
+          <t>ALEO INNOVATION</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>90096359600029</t>
+          <t>95155042500015</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE EURE ET LOIR</t>
+          <t>ALIRYS</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>91453923400023</t>
+          <t>98485372100012</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE FRANCHE COMTE</t>
+          <t>ALKAS FORMATION</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>90334045300013</t>
+          <t>83237792300012</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE LIMOUSIN</t>
+          <t>ALMGROUP</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>84411737400018</t>
+          <t>88191620900037</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE LOIRET</t>
+          <t>ALORS FORMATION</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>52786438300064</t>
+          <t>84094101700088</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE LOIRET</t>
+          <t>ALORS FORMATION</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>52786438300056</t>
+          <t>84094101700047</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE LOIRET</t>
+          <t>ALORS FORMATION</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>52786438300049</t>
+          <t>84094101700062</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE LORRAINE</t>
+          <t>ALPHA FORMATION OI</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>85027717900030</t>
+          <t>44490654900035</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE LORRAINE</t>
+          <t>ALTER'CLASS</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>85027717900048</t>
+          <t>91191494300020</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE PAYS BASQUE</t>
+          <t>ALTERA FORMATION</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>91202491600021</t>
+          <t>94540462200017</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE PICARDIE</t>
+          <t>ALTERNANCE AQUITAINE</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>90262252100091</t>
+          <t>81465151900096</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE PICARDIE</t>
+          <t>ALTERNANCE AQUITAINE</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>90262252100067</t>
+          <t>81465151900104</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE RHONE ALPES</t>
+          <t>ALTERNANCE AQUITAINE</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>48064586000069</t>
+          <t>81465151900088</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE RHONE ALPES</t>
+          <t>ALTERNANCE AQUITAINE</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>48064586000085</t>
+          <t>81465151900062</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE RHONE ALPES</t>
+          <t>ALTERNANCE AUVERGNE</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>48064586000101</t>
+          <t>78911807200055</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE SEVRE ET VIENNE</t>
+          <t>ALTERNANCE AUVERGNE</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>48832827900069</t>
+          <t>78911807200022</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE SUD ATLANTIQUE</t>
+          <t>ALTERNANCE BASSE NORMANDIE</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>41770245300057</t>
+          <t>94785359400028</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE SUD ATLANTIQUE</t>
+          <t>ALTERNANCE BOURGOGNE</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>41770245300099</t>
+          <t>52757351300027</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE TOURAINE</t>
+          <t>ALTERNANCE BOURGOGNE</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>48832827900028</t>
+          <t>52757351300043</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCE VOSGES</t>
+          <t>ALTERNANCE BOURGOGNE</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>98409554700019</t>
+          <t>52757351300068</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCIA</t>
+          <t>ALTERNANCE CHAMPAGNE ARDENNE</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>87772950900084</t>
+          <t>80793611700058</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCIA</t>
+          <t>ALTERNANCE CHARENTE</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>87772950900076</t>
+          <t>91386475700038</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCIA</t>
+          <t>ALTERNANCE CHARENTE</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>87772950900019</t>
+          <t>91386475700020</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>ALTERNATIVE CARAIBES</t>
+          <t>ALTERNANCE CORSICA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>90871526100016</t>
+          <t>90096359600029</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>ALTERNATIVE CONSEIL FORMATION</t>
+          <t>ALTERNANCE EURE ET LOIR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>51534046100026</t>
+          <t>91453923400023</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>ANTEE FORMATION</t>
+          <t>ALTERNANCE FRANCHE COMTE</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>47960778000042</t>
+          <t>90334045300013</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>ANTENNE CCI VILLEFONTAINE</t>
+          <t>ALTERNANCE LIMOUSIN</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>18383002500031</t>
+          <t>84411737400018</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>ANTENNE DU RHONE LYON</t>
+          <t>ALTERNANCE LIMOUSIN</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>13002795600221</t>
+          <t>84411737400059</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>ARCHI MED</t>
+          <t>ALTERNANCE LOIRET</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>44340081700088</t>
+          <t>52786438300064</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>ARCHI MED</t>
+          <t>ALTERNANCE LOIRET</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>44340081700062</t>
+          <t>52786438300056</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>AREA FORMATION</t>
+          <t>ALTERNANCE LOIRET</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>40802325700038</t>
+          <t>52786438300049</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>AREFIP</t>
+          <t>ALTERNANCE LORRAINE</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>43378453500042</t>
+          <t>85027717900030</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>ASFODEP</t>
+          <t>ALTERNANCE LORRAINE</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>78146080300021</t>
+          <t>85027717900048</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>ASS DES COURS PROF PHARMACIE ACADEMIE</t>
+          <t>ALTERNANCE PAYS BASQUE</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>78515061600049</t>
+          <t>91202491600021</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>ASS DES COURS PROF PHARMACIE ACADEMIE</t>
+          <t>ALTERNANCE PICARDIE</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>78515061600056</t>
+          <t>90262252100091</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>ASS ENSEIGNE PROFESSION PRIVE AGRICOL</t>
+          <t>ALTERNANCE PICARDIE</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>38972793400017</t>
+          <t>90262252100067</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>ASS FORMA PROF APPRENT AUTO METIERS COMM</t>
+          <t>ALTERNANCE RHONE ALPES</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>30587453900060</t>
+          <t>48064586000069</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>ASS FORMAT DISTRI PRODUIT ELECTRO GD P</t>
+          <t>ALTERNANCE RHONE ALPES</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>39074560200032</t>
+          <t>48064586000085</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>ASS FORMATIO APPRENTIS COMMERCE SERVICES</t>
+          <t>ALTERNANCE RHONE ALPES</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>31281559000038</t>
+          <t>48064586000101</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>ASS FORMATION INTERPROFESSION P.E</t>
+          <t>ALTERNANCE SEVRE ET VIENNE</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>38909535700023</t>
+          <t>48832827900069</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>ASS FRANCIL FORMAT PROFES DEVPT APPRENTI</t>
+          <t>ALTERNANCE SUD ATLANTIQUE</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>41298449400010</t>
+          <t>41770245300057</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>ASS INITIA FORMATION APPUI PEDAGOGI EMPL</t>
+          <t>ALTERNANCE SUD ATLANTIQUE</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>38531301000014</t>
+          <t>41770245300099</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>ASS IRFA NORMANDIE MAINE</t>
+          <t>ALTERNANCE TOURAINE</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>32240853500068</t>
+          <t>48832827900028</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>ASSO. RESP. DU LEA PRIVE DE BOISSAY</t>
+          <t>ALTERNANCE VOSGES</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>77538336700015</t>
+          <t>98409554700019</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>ASSOC EDUCAT COGNITIVE ET DEVELOPPEMENT</t>
+          <t>ALTERNANCIA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>38749351300023</t>
+          <t>87772950900084</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION AMBROISE CROIZAT - SOCIALE ET MEDICO-SOCIALE</t>
+          <t>ALTERNANCIA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>89518621100036</t>
+          <t>87772950900076</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION DE L'INSTITUT D'ANCHIN</t>
+          <t>ALTERNANCIA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>78376741100011</t>
+          <t>87772950900019</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION EDUCASKILLS&amp;FORMASKILLS</t>
+          <t>ALTERNATIVE CARAIBES</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>85383966000018</t>
+          <t>90871526100016</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION ENVERGURE</t>
+          <t>ALTERNATIVE CONSEIL FORMATION</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>34465627700078</t>
+          <t>51534046100026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION FORMA ON</t>
+          <t>ANTEE FORMATION</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>33108778300055</t>
+          <t>47960778000042</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION MARIE-ANGE CARLOTTI</t>
+          <t>ANTENNE CCI VILLEFONTAINE</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>83508624000016</t>
+          <t>18383002500031</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION PORTE AVENIR FORMATION</t>
+          <t>ANTENNE DU RHONE LYON</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>89412528500011</t>
+          <t>13002795600221</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION POUR L INSERTION SOCIO PROFESSIONNELLE</t>
+          <t>ARCHI MED</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>77662715000027</t>
+          <t>44340081700088</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION POUR L'EDUCATION COGNITIVE ET LE DEVELOPPEMENT (AECD)</t>
+          <t>ARCHI MED</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>38749351300049</t>
+          <t>44340081700062</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION POUR L'EDUCATION COGNITIVE ET LE DEVELOPPEMENT (AECD)</t>
+          <t>AREA FORMATION</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>38749351300064</t>
+          <t>40802325700038</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION POUR LA FORMATION AU MANAGEMENT A LA GESTION ET A L'ENTREPRENEURIAT (AFMGE)</t>
+          <t>AREFIP</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>42084724600089</t>
+          <t>43378453500042</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION POUR LE CONSEIL EN ORIENTATION PROFESSIONNELLE, L'ACCOMPAGNEMENT ET LE DEVELOPPEMENT</t>
+          <t>ASCOR COMMUNICATION</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>78288385400161</t>
+          <t>49418824600032</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION REGIONALE D'EDUCATION PERMANENTE DU MORBIHAN</t>
+          <t>ASFODEP</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>81460944200011</t>
+          <t>78146080300021</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>ASSOFAC</t>
+          <t>ASS DES COURS PROF PHARMACIE ACADEMIE</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>51819150700285</t>
+          <t>78515061600049</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>ATELIER D'AMENAGEMENT TOURISTIQUE POUR L'INSERTION</t>
+          <t>ASS DES COURS PROF PHARMACIE ACADEMIE</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>80867156400025</t>
+          <t>78515061600056</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>ATELIER D'AMENAGEMENT TOURISTIQUE POUR L'INSERTION</t>
+          <t>ASS ENSEIGNE PROFESSION PRIVE AGRICOL</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>80867156400033</t>
+          <t>38972793400017</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>AUDEO</t>
+          <t>ASS FORMA PROF APPRENT AUTO METIERS COMM</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>88313422300022</t>
+          <t>30587453900060</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>AUDIGARD</t>
+          <t>ASS FORMAT DISTRI PRODUIT ELECTRO GD P</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>82469772600027</t>
+          <t>39074560200032</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>AUDIT CONSEIL FORMATION PREVENTION</t>
+          <t>ASS FORMAT PROFESS PERMANENTE</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>45228874900024</t>
+          <t>77921920300022</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>AUX SECRETS D'AZALEE</t>
+          <t>ASS FORMATIO APPRENTIS COMMERCE SERVICES</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>92914609000014</t>
+          <t>31281559000038</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>AVALYS</t>
+          <t>ASS FORMATION INTERPROFESSION P.E</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>78875059400038</t>
+          <t>38909535700023</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>AVENIR CONSEILS FORMATIONS</t>
+          <t>ASS FRANCIL FORMAT PROFES DEVPT APPRENTI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>43488451600031</t>
+          <t>41298449400010</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>AXE RESSOURCE CONSEIL</t>
+          <t>ASS INITIA FORMATION APPUI PEDAGOGI EMPL</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>42978025700029</t>
+          <t>38531301000014</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>AXYS</t>
+          <t>ASS IRFA NORMANDIE MAINE</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>41011886300068</t>
+          <t>32240853500019</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>B2H 13 AIX</t>
+          <t>ASS TOURQUENNOISE DE GESTION DE L'EIC</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>81946418100018</t>
+          <t>42906702800069</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>B2H 83 LA VALETTE</t>
+          <t>ASSO. RESP. DU LEA PRIVE DE BOISSAY</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>81839222700018</t>
+          <t>77538336700015</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>B2H13 MARSEILLE</t>
+          <t>ASSOC EDUCAT COGNITIVE ET DEVELOPPEMENT</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>81839227600015</t>
+          <t>38749351300023</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>B2H83 FREJUS</t>
+          <t>ASSOCIATION AMBROISE CROIZAT - SOCIALE ET MEDICO-SOCIALE</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>85151781300016</t>
+          <t>89518621100036</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>BASSIN FORMATION</t>
+          <t>ASSOCIATION DE GESTION ET DE PROMOTION DE CENTRES DE FORMATIONS INTERPROFESSIONNELLES EN ALTERNANCE</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>24330056300091</t>
+          <t>50923283100016</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>BEFORMA</t>
+          <t>ASSOCIATION DE L'INSTITUT D'ANCHIN</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>85222156300038</t>
+          <t>78376741100011</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>BK AMBITIONS</t>
+          <t>ASSOCIATION EDUCASKILLS&amp;FORMASKILLS</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>91140033100029</t>
+          <t>85383966000018</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>BOSS CAMPUS AVIGNON</t>
+          <t>ASSOCIATION ENVERGURE</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>97861952600012</t>
+          <t>34465627700078</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>BOSS CAMPUS NICE</t>
+          <t>ASSOCIATION FORMA ON</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>97865277400016</t>
+          <t>33108778300055</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>BOSS CAMPUS ROUEN</t>
+          <t>ASSOCIATION INTERNATIONALE POUR LA FORMATION</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>97844786000013</t>
+          <t>33037752400336</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>BOSS CAMPUS TOURS</t>
+          <t>ASSOCIATION MARIE-ANGE CARLOTTI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>97847114200015</t>
+          <t>83508624000016</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>BOSS FORMATION</t>
+          <t>ASSOCIATION PORTE AVENIR FORMATION</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>48769283200032</t>
+          <t>89412528500011</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>BRETAGNE ATLANTIQUE CONSEILS FORMATION</t>
+          <t>ASSOCIATION POUR L INSERTION SOCIO PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>42368671600014</t>
+          <t>77662715000027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS FORMATION CONSEIL LYON</t>
+          <t>ASSOCIATION POUR L'EDUCATION COGNITIVE ET LE DEVELOPPEMENT (AECD)</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>89249559900011</t>
+          <t>38749351300049</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>C N P H DU VAL DE LOIRE</t>
+          <t>ASSOCIATION POUR L'EDUCATION COGNITIVE ET LE DEVELOPPEMENT (AECD)</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>78611740800025</t>
+          <t>38749351300064</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>C. FORMAT PRO CONSEIL</t>
+          <t>ASSOCIATION POUR LA FORMATION AU MANAGEMENT A LA GESTION ET A L'ENTREPRENEURIAT (AFMGE)</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>50257683800044</t>
+          <t>42084724600089</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>C.F.D.</t>
+          <t>ASSOCIATION POUR LE CONSEIL EN ORIENTATION PROFESSIONNELLE, L'ACCOMPAGNEMENT ET LE DEVELOPPEMENT</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>82937749800037</t>
+          <t>78288385400161</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>C2N CONSEIL ET FORMATION</t>
+          <t>ASSOCIATION REGIONALE D'EDUCATION PERMANENTE DU MORBIHAN</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>81262442700033</t>
+          <t>81460944200011</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>CABINET ASSISTANCE CONSEILS</t>
+          <t>ASSOFAC</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>41303309300050</t>
+          <t>51819150700285</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>CAFA FORMATION</t>
+          <t>ATECA FORMATION</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>38903568400064</t>
+          <t>91912421400025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>CALLISTA FORMATION CFORM</t>
+          <t>ATELIER D'AMENAGEMENT TOURISTIQUE POUR L'INSERTION</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>88834517000011</t>
+          <t>80867156400025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS NATURE &amp; TALENTS BY TERACT</t>
+          <t>ATELIER D'AMENAGEMENT TOURISTIQUE POUR L'INSERTION</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>90054027900016</t>
+          <t>80867156400033</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS PRIVE LYON</t>
+          <t>AUDEO</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>97860329800024</t>
+          <t>88313422300022</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS PRIVE RENNES</t>
+          <t>AUDIGARD</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>97839176100019</t>
+          <t>82469772600027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS PRIVE VALENCIENNES</t>
+          <t>AUDIT CONSEIL FORMATION PREVENTION</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>97845457700013</t>
+          <t>45228874900024</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS PRO</t>
+          <t>AUX SECRETS D'AZALEE</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>38937956100043</t>
+          <t>92914609000014</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS PRO</t>
+          <t>AVALYS</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>38937956100027</t>
+          <t>78875059400038</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>CAP AVENIR CARAIBES FORMATION (CACF)</t>
+          <t>AVENIR CONSEILS FORMATIONS</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>89808335700019</t>
+          <t>43488451600031</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>CAP FORMATION</t>
+          <t>AVENIR PRO FORMATIONS</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>85020241700034</t>
+          <t>52109840000034</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>CAP FORMATION</t>
+          <t>AXE RESSOURCE CONSEIL</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>33237704300051</t>
+          <t>42978025700029</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>CARIBBEAN FOUNDERS INSTITUTE</t>
+          <t>AXYS</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>84419884600025</t>
+          <t>41011886300068</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>CARRIERES ET CONSEIL</t>
+          <t>B2H 13 AIX</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>51182729700025</t>
+          <t>81946418100018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>CBS</t>
+          <t>B2H 83 LA VALETTE</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>99090619000014</t>
+          <t>81839222700018</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>CCI FORMATION-CFA IMT-ISCO</t>
+          <t>B2H13 MARSEILLE</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>18383001700236</t>
+          <t>81839227600015</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>CCI TERRITORIALE DU VAR</t>
+          <t>B2H83 FREJUS</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>18830001600014</t>
+          <t>85151781300016</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>CCIT DE L ALLIER</t>
+          <t>BASSIN FORMATION</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>13002286600011</t>
+          <t>24330056300091</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>CCIT PORTES DE NORMANDIE</t>
+          <t>BEFORMA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>13002179300026</t>
+          <t>85222156300038</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>CEFORA</t>
+          <t>BK AMBITIONS</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>81423537000016</t>
+          <t>91140033100029</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>CENTRE CONSULAIRE DE FORMATION</t>
+          <t>BOSS CAMPUS AVIGNON</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>18640005700078</t>
+          <t>97861952600012</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>CENTRE D'ENSEIGNEMENT REGIONAL D'INGENIERIE ET DE FORMATION ANTILLES GUYANE</t>
+          <t>BOSS CAMPUS NICE</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>50489768700027</t>
+          <t>97865277400016</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION BEAUSEJOUR</t>
+          <t>BOSS CAMPUS ROUEN</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>41479762100011</t>
+          <t>97844786000013</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION CONTINUE</t>
+          <t>BOSS CAMPUS TOURS</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>77555830700275</t>
+          <t>97847114200015</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DES APPRENTIS</t>
+          <t>BOSS FORMATION</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>13002280900110</t>
+          <t>48769283200032</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION ET D'ORIENTATION PROFESSIONNELLE DE GUYANE</t>
+          <t>BRETAGNE ATLANTIQUE CONSEILS FORMATION</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>53813653200016</t>
+          <t>42368671600014</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION POUR ADULTES D'ALBI PRIVE</t>
+          <t>BUSINESS FORMATION CONSEIL LYON</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>94855897800011</t>
+          <t>89249559900011</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>CENTRE FORMATION PROFESSIONNELLE DU MIDI</t>
+          <t>C N P H DU VAL DE LOIRE</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>34792587700040</t>
+          <t>78611740800025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>CERTIFECO</t>
+          <t>C' TOP FORMATION</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>90255824600028</t>
+          <t>84103251900024</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>CF2C</t>
+          <t>C. FORMAT PRO CONSEIL</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>26240600200093</t>
+          <t>50257683800044</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>CFA</t>
+          <t>C.F.D.</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>13002087800158</t>
+          <t>82937749800037</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>CFA CELIA FORMATION</t>
+          <t>C2N CONSEIL ET FORMATION</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>89126219800015</t>
+          <t>81262442700033</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>CFA GRAND SUD</t>
+          <t>CABINET ASSISTANCE CONSEILS</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>94075422900018</t>
+          <t>41303309300050</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>CFA MARSEILLE</t>
+          <t>CAFA FORMATION</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>90132914400025</t>
+          <t>38903568400064</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>CFA MERCURE</t>
+          <t>CALLISTA FORMATION CFORM</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>93971785600016</t>
+          <t>88834517000011</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>CFA PARVATI</t>
+          <t>CAMPUS NATURE &amp; TALENTS BY TERACT</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>94024599600019</t>
+          <t>90054027900016</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>CFA RENE VILLENEUVE</t>
+          <t>CAMPUS PRIVE LYON</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>13002087800075</t>
+          <t>97860329800024</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>CFAMC</t>
+          <t>CAMPUS PRIVE RENNES</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>90501772900013</t>
+          <t>97839176100019</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>CFFO-CENTRE DE FORMATION FIBRE OPTIQUE</t>
+          <t>CAMPUS PRIVE VALENCIENNES</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>90078560100031</t>
+          <t>97845457700013</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>CFPPA RETHEL</t>
+          <t>CAMPUS PRO</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>19080804800036</t>
+          <t>38937956100043</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>CHAMB COMMERC INDUSTRIE NICE COTE D'AZUR</t>
+          <t>CAMPUS PRO</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>18060001700016</t>
+          <t>38937956100027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE ET INDUSTRIE LA GUYANE</t>
+          <t>CAMPUS REUNION</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>18973302500069</t>
+          <t>80521403800020</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE ET INDUSTRIE VAUCLUSE</t>
+          <t>CAP AVENIR CARAIBES FORMATION (CACF)</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>18840001400018</t>
+          <t>89808335700019</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE</t>
+          <t>CAP FORMATION</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>18974211700097</t>
+          <t>85020241700034</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE AURILLAC ET CANTAL</t>
+          <t>CAP FORMATION</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>18150001800062</t>
+          <t>33237704300051</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE HAUTE LOIRE</t>
+          <t>CARIBBEAN FOUNDERS INSTITUTE</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>13001313900014</t>
+          <t>84419884600025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE L ARDECHE</t>
+          <t>CARRIERES ET CONSEIL</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>13001400400019</t>
+          <t>51182729700025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DES VOSGES</t>
+          <t>CBS</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>18882211800017</t>
+          <t>99090619000014</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE L'INDRE</t>
+          <t>CCI FORMATION-CFA IMT-ISCO</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>18360001400017</t>
+          <t>18383001700236</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE MAYOTTE</t>
+          <t>CCI TERRITORIALE DU VAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>13000337900018</t>
+          <t>18830001600014</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE REGION HAUTS-DE-FRANCE</t>
+          <t>CCIT DE L ALLIER</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>13002271800014</t>
+          <t>13002286600011</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE METROPOLITAINE ROUEN METROPOLE</t>
+          <t>CCIT PORTES DE NORMANDIE</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>13002175100032</t>
+          <t>13002179300026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE PUY-DE-DOME CLERMONT AUVERGNE METROPOLE</t>
+          <t>CEFORA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>13000772700071</t>
+          <t>81423537000016</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ALSACE EUROMETROPOLE</t>
+          <t>CENTRE CONSULAIRE DE FORMATION</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>13002267600030</t>
+          <t>18640005700078</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ILLE-ET-VILAINE</t>
+          <t>CENTRE D'ENSEIGNEMENT REGIONAL D'INGENIERIE ET DE FORMATION ANTILLES GUYANE</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>13002280900029</t>
+          <t>50489768700027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L ARTISANAT DE LA REGION OCCITANIE, PYRENEES-MEDITERRANEE</t>
+          <t>CENTRE DE FORMATION BEAUSEJOUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>13002793100018</t>
+          <t>41479762100011</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION ILE-DE-FRANCE</t>
+          <t>CENTRE DE FORMATION CONTINUE</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>13002797200012</t>
+          <t>77555830700275</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION PROVENCE-ALPES-COTE D'AZUR</t>
+          <t>CENTRE DE FORMATION DES APPRENTIS</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>13002087800240</t>
+          <t>13002280900110</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>CHR TALENT</t>
+          <t>CENTRE DE FORMATION ET D'ORIENTATION PROFESSIONNELLE DE GUYANE</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>93107699600012</t>
+          <t>53813653200016</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>CIFEP LYON</t>
+          <t>CENTRE DE FORMATION POUR ADULTES D'ALBI PRIVE</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>88458529000023</t>
+          <t>94855897800011</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>CIL</t>
+          <t>CENTRE FORMATION PROFESSIONNELLE DU MIDI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>50280919700028</t>
+          <t>34792587700040</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>CIPECMA</t>
+          <t>CENTRE POUR PREPAR PHARMACIE</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>78128367600018</t>
+          <t>77821060900021</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>CIPECMA FORMATION COLLECTIVITES</t>
+          <t>CERTIFECO</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>51176260100017</t>
+          <t>90255824600028</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>CLASSEOS</t>
+          <t>CF2C</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>91972597800010</t>
+          <t>26240600200093</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>CLM FORMATION</t>
+          <t>CFA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>82225183100027</t>
+          <t>13002087800158</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>CLPS L ENJEU COMPETENCES</t>
+          <t>CFA CELIA FORMATION</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>32159164600377</t>
+          <t>89126219800015</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>CLPS L ENJEU COMPETENCES</t>
+          <t>CFA GRAND SUD</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>32159164600492</t>
+          <t>94075422900018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>CLPS L ENJEU DES COMPETENCES</t>
+          <t>CFA MARSEILLE</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>32159164600328</t>
+          <t>90132914400025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>CLPS L'ENJEU COMPETENCES</t>
+          <t>CFA MERCURE</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>32159164600237</t>
+          <t>93971785600016</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>CLPS L'ENJEU COMPETENCES</t>
+          <t>CFA PARVATI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>32159164600260</t>
+          <t>94024599600019</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>CLPS L'ENJEU COMPETENCES</t>
+          <t>CFA RENE VILLENEUVE</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>32159164600286</t>
+          <t>13002087800075</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>CLPS L'ENJEU COMPETENCES</t>
+          <t>CFA STUDIO AVENIR PRO</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>32159164600419</t>
+          <t>94460421400014</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>CLPS L'ENJEU COMPETENCES</t>
+          <t>CFAMC</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>32159164600427</t>
+          <t>90501772900013</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>CLPS L'ENJEU COMPETENCES</t>
+          <t>CFFO-CENTRE DE FORMATION FIBRE OPTIQUE</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>32159164600443</t>
+          <t>90078560100031</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>CLPS L'ENJEU COMPETENCES</t>
+          <t>CFPPA RETHEL</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>32159164600500</t>
+          <t>19080804800036</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>CLPS L'ENJEU COMPETENCES</t>
+          <t>CHAMB COMMERC INDUSTRIE NICE COTE D'AZUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>32159164600518</t>
+          <t>18060001700016</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>CMAR AUVERGNE-RHONE-ALPES</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE LA GUYANE</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>13002795600015</t>
+          <t>18973302500069</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>COEUR DE COMPETENCES</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE VAUCLUSE</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>98214248100018</t>
+          <t>18840001400018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>COFORDIS</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>53877552900026</t>
+          <t>18974211700097</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>COLLEGE RAIZET</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE AURILLAC ET CANTAL</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>19971405600025</t>
+          <t>18150001800062</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>COMITE LOCAL INSERTION PROFESSIONELLE SOCIALE</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE HAUTE LOIRE</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>33270195200076</t>
+          <t>13001313900014</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>COMPETENCES COMMERCE ET INTERNATIONAL</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE L ARDECHE</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>42072056700304</t>
+          <t>13001400400019</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>COURS DES PETITS CHAMPS</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DES VOSGES</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>63202980700039</t>
+          <t>18882211800017</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>CPE-CFA</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE L'INDRE</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>33377152500032</t>
+          <t>18360001400017</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>CR CONSULTING</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE MAYOTTE</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>83015737600021</t>
+          <t>13000337900018</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>CREA' PEPITES</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE REGION HAUTS-DE-FRANCE</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>80511897300041</t>
+          <t>13002271800014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>CREATIVE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE METROPOLITAINE ROUEN METROPOLE</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>81031690100034</t>
+          <t>13002175100032</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>CTR DE FORMATION D'APPRENTIS</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE PUY-DE-DOME CLERMONT AUVERGNE METROPOLE</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>18860003500037</t>
+          <t>13000772700071</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>CTRE FORMATION APPRENTIS PAYS MONTBELIAR</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ALSACE EUROMETROPOLE</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>37931209300014</t>
+          <t>13002267600030</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>CTRE REEDUCATION PROFESSION LA MOLLIERE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ILLE-ET-VILAINE</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>42362826200101</t>
+          <t>13002280900029</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>DATA-EVO</t>
+          <t>CHAMBRE DE METIERS ET DE L ARTISANAT DE LA REGION OCCITANIE, PYRENEES-MEDITERRANEE</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>91359665600011</t>
+          <t>13002793100018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>DELEGATION DES BDR - AGENCE DE MARSEILLE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION HAUTS-DE-FRANCE</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>13002087800216</t>
+          <t>13002374000439</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>DES LIENS DES RESSOURCES ET DES COMPETENCES</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION ILE-DE-FRANCE</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>81183242700017</t>
+          <t>13002797200012</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>DGBOOST</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION PROVENCE-ALPES-COTE D'AZUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>80476445400034</t>
+          <t>13002087800240</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>DGBOOST</t>
+          <t>CHR TALENT</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>80476445400059</t>
+          <t>93107699600012</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>DIAPASONIA</t>
+          <t>CIFEP LYON</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>48286121800014</t>
+          <t>88458529000023</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>DIGITAL LEARNING CONTEST</t>
+          <t>CIL</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>88008842200048</t>
+          <t>50280919700028</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>DIGIVODA</t>
+          <t>CIPECMA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>48834744400033</t>
+          <t>78128367600018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>DIPLOMANCE</t>
+          <t>CIPECMA FORMATION COLLECTIVITES</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>90906843900019</t>
+          <t>51176260100017</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>DISTRICOM FORMATION</t>
+          <t>CLASSEOS</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>75163954300048</t>
+          <t>91972597800010</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>DPH FORMATION CONSEIL ET DEVELOPPEMENT (Lyon)</t>
+          <t>CLM FORMATION</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>41350982900045</t>
+          <t>82225183100027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>DSS MASTER CLASS</t>
+          <t>CLPS L ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>91425531000023</t>
+          <t>32159164600377</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>E-WORKS</t>
+          <t>CLPS L ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>83262851500013</t>
+          <t>32159164600492</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>E2M FORMATION</t>
+          <t>CLPS L ENJEU DES COMPETENCES</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>40853686000047</t>
+          <t>32159164600328</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>CLPS L'ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>90020105400021</t>
+          <t>32159164600237</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>CLPS L'ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>93018641600028</t>
+          <t>32159164600260</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>CLPS L'ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>92180050400034</t>
+          <t>32159164600286</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>CLPS L'ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>90503721400020</t>
+          <t>32159164600419</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>CLPS L'ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>91885713700023</t>
+          <t>32159164600427</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>CLPS L'ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>80389525900163</t>
+          <t>32159164600443</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>CLPS L'ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>90498479600030</t>
+          <t>32159164600500</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>ECLOSON</t>
+          <t>CLPS L'ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>88783287100016</t>
+          <t>32159164600518</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>ECOFAC EVOLUTION</t>
+          <t>CMAR AUVERGNE-RHONE-ALPES</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>51869149800019</t>
+          <t>13002795600015</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>ECOLE D ENSEIGNEMENT SUPERIEUR CONSULAIRE DE MEURTHE ET MOSELLE</t>
+          <t>COEUR DE COMPETENCES</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>88280019600017</t>
+          <t>98214248100018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DES LEADERS ENTREPRENEURS ET RESPONSABLES</t>
+          <t>COFORDIS</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>84472989700026</t>
+          <t>53877552900026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUPERIEUR DE COMMERCE ET DE GESTION DE MAYOTTE</t>
+          <t>COGEFI FORMATION</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>80341269100021</t>
+          <t>37754911800034</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUPERIEURE COMMERCE COMMUNICATION</t>
+          <t>COMFORM</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>38370431900037</t>
+          <t>99202301000018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>ECOLE TREMPLINS DU SPORT</t>
+          <t>COMITE LOCAL INSERTION PROFESSIONELLE SOCIALE</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>90188927900013</t>
+          <t>33270195200076</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>EDUCATION</t>
+          <t>COMPETENCES COMMERCE ET INTERNATIONAL</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>92069805700014</t>
+          <t>42072056700304</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>EFFOR SPORT &amp; BUSINESS</t>
+          <t>COURS DES PETITS CHAMPS</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>89207014500032</t>
+          <t>63202980700039</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>ELAN FORMATION</t>
+          <t>CPE-CFA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>39075824100108</t>
+          <t>33377152500032</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>ELEV'UP FORMATION</t>
+          <t>CR CONSULTING</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>51404920400035</t>
+          <t>83015737600021</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>EMANCIPER MAYOTTE</t>
+          <t>CREA' PEPITES</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>83812429500026</t>
+          <t>80511897300041</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>EMMANUELLA MAONDA</t>
+          <t>CREATIVE</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>90483985900017</t>
+          <t>81031690100034</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>EMSAT (ECOLE DES METIERS DU SPORT, DE L'ANIMATION ET DU TOURISME)</t>
+          <t>CTR DE FORMATION D'APPRENTIS</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>53226832300047</t>
+          <t>18860003500037</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>ENACO EXCELLENCE</t>
+          <t>CTR FORMATION APPRENTI INTERPROF COROT</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>51395266300021</t>
+          <t>30591416000034</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>ENSEMBLE SAINT ANTOINE SAINTE SOPHIE</t>
+          <t>CTRE FORMATION APPRENTIS PAYS MONTBELIAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>78016449700031</t>
+          <t>37931209300014</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>ENVERGURE</t>
+          <t>CTRE REEDUCATION PROFESSION LA MOLLIERE</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>53014903800719</t>
+          <t>42362826200101</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>EPA CITE DE LA FORMATION MARMANDE</t>
+          <t>DATA-EVO</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>20002272100019</t>
+          <t>91359665600011</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>EPSECO MIX</t>
+          <t>DELEGATION DES BDR - AGENCE DE MARSEILLE</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>79811982200012</t>
+          <t>13002087800216</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>EQUINOXE FORMATION</t>
+          <t>DELTA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>41159185200073</t>
+          <t>87784553700027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>ESC</t>
+          <t>DES LIENS DES RESSOURCES ET DES COMPETENCES</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>83988898900010</t>
+          <t>81183242700017</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>ESG / ESARC EVOLUTION</t>
+          <t>DGBOOST</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>75253547600465</t>
+          <t>80476445400034</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>ESID</t>
+          <t>DGBOOST</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>49799826000051</t>
+          <t>80476445400059</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>ESSENSYS FCOI</t>
+          <t>DIAPASONIA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>53331452200046</t>
+          <t>48286121800014</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>ETABLISSEMENT SERVICE READAPTATION PROFESSIONNELLE</t>
+          <t>DIGITAL LEARNING CONTEST</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>26240600200069</t>
+          <t>88008842200048</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>ETHIQUE &amp; CONSULTING</t>
+          <t>DIGIVODA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>93017911400044</t>
+          <t>48834744400033</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>EURL ECOLE CITOYENNE ET INTERGENERATIONNELLE DEMAIN EN MAIN</t>
+          <t>DIPLOMANCE</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>80194387900024</t>
+          <t>90906843900019</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>EURO MEDIA FORMATION</t>
+          <t>DISTRICOM FORMATION</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>39945394300066</t>
+          <t>75163954300048</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>EUROCOM STRATEGIES</t>
+          <t>DPH FORMATION CONSEIL ET DEVELOPPEMENT (Lyon)</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>45171541100018</t>
+          <t>41350982900045</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>EUROPHENIX</t>
+          <t>DR AE BRETAGNE</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>84841782000018</t>
+          <t>82436343601263</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>EVOLUA FORMATION</t>
+          <t>DSS MASTER CLASS</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>50406459300032</t>
+          <t>91425531000023</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>EVOLUTION FORMATION OCEAN INDIEN</t>
+          <t>DYNAMISE</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>87971308900024</t>
+          <t>95365399500019</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>EVONOVA</t>
+          <t>E-WORKS</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>93278158600015</t>
+          <t>83262851500039</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>EXCELLENCE PRO FORMATION</t>
+          <t>E2M FORMATION</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>98341362600018</t>
+          <t>40853686000047</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>EXCELLENTIA FORMATION</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>83171383900023</t>
+          <t>90020105400021</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>F4S FORMATION</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>53480833200025</t>
+          <t>93018641600028</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>FACULTE DES METIERS CAMPUS DE JAVENE</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>13002280900136</t>
+          <t>92180050400034</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>FACULTE DES METIERS DE L ESSONNE</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>45235951600021</t>
+          <t>90503721400020</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>FEDERATION REGIONALE DES MAISONS FAMILIALES RURALES HAUTS DE FRANCE</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>37770341800030</t>
+          <t>93095042300028</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>FF FORMATIONS</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>89821219600015</t>
+          <t>91885713700023</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>FINDCOM NETWORK</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>83290441100010</t>
+          <t>80389525900163</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>FIRST LINE FORMATION</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>92132488500018</t>
+          <t>90498479600030</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>FLC FORMATION</t>
+          <t>ECLOSON</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>34539593300046</t>
+          <t>88783287100016</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>FLEX RECOUVREMENT</t>
+          <t>ECOFAC EVOLUTION</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>81323269100028</t>
+          <t>51869149800019</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>FMDB FORMATION</t>
+          <t>ECOLE D ENSEIGNEMENT SUPERIEUR CONSULAIRE DE MEURTHE ET MOSELLE</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>91445312100032</t>
+          <t>88280019600017</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>FOR'MISSION</t>
+          <t>ECOLE DES LEADERS ENTREPRENEURS ET RESPONSABLES</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>82808445900019</t>
+          <t>84472989700026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>FORE ALTERNANCE</t>
+          <t>ECOLE SUPERIEUR DE COMMERCE ET DE GESTION DE MAYOTTE</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>44062052400114</t>
+          <t>80341269100021</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>FORE ILES DU NORD</t>
+          <t>ECOLE SUPERIEURE COMMERCE COMMUNICATION</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>42302346400021</t>
+          <t>38370431900037</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>FORE MARTINIQUE</t>
+          <t>ECOLE SUPERIEURE DE MANAGEMENT ET D'ENTREPRENEURIAT DE PARIS</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>84462511100027</t>
+          <t>98219742800013</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>FORM C' PRO FORMATION CONTINUE PROF</t>
+          <t>ECOLE TREMPLINS DU SPORT</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>48457145000010</t>
+          <t>90188927900013</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>FORM'AQUI</t>
+          <t>EDUC'ACTION</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>82428290900020</t>
+          <t>98047014000016</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>FORM'INTUITIVE</t>
+          <t>EDUCATION</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>98324277700016</t>
+          <t>92069805700014</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>FORMA DRINKS</t>
+          <t>EFFOR SPORT &amp; BUSINESS</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>79323449300047</t>
+          <t>89207014500032</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>FORMA PLUS</t>
+          <t>EFH FORMATION</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>82393118300011</t>
+          <t>98927726400010</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>FORMA QHRC</t>
+          <t>ELAN FORMATION</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>93460479400016</t>
+          <t>39075824100108</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>FORMAFLOW</t>
+          <t>ELEV'UP FORMATION</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>49347214600049</t>
+          <t>51404920400035</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>FORMALINK CFA</t>
+          <t>EMANCIPER MAYOTTE</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>98487221800016</t>
+          <t>83812429500026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>FORMAPACK</t>
+          <t>EMG BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>89315204100016</t>
+          <t>91866227100025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>FORMASO</t>
+          <t>EMMANUELLA MAONDA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>44904121900014</t>
+          <t>90483985900017</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>FORMATEURS DE BOURBON</t>
+          <t>EMPLOI SERVICES FORMATION</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>37945726000014</t>
+          <t>51359666800055</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>FORMATION &amp; EVOLUTION</t>
+          <t>EMSAT (ECOLE DES METIERS DU SPORT, DE L'ANIMATION ET DU TOURISME)</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>89980506300018</t>
+          <t>53226832300047</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>FORMATION ALTERNANCE COMMERCE</t>
+          <t>ENSEMBLE SAINT ANTOINE SAINTE SOPHIE</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>82127831400033</t>
+          <t>78016449700031</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>FORMATION AUDIGARD</t>
+          <t>ENVERGURE</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>82469772600019</t>
+          <t>53014903800719</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>FORMATION CENTRE DELTA-INFINI</t>
+          <t>EPA CITE DE LA FORMATION MARMANDE</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>90156423700013</t>
+          <t>20002272100019</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>FORMATION DEMOCRATIE NORMANDIE HAVRE</t>
+          <t>EPSECO MIX</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>33958143100030</t>
+          <t>79811982200012</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>FORMATION ET METIER</t>
+          <t>EQUINOXE FORMATION</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>77555830700127</t>
+          <t>41159185200073</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>FORMATION PAR EXCELLENCE ALTERNEE</t>
+          <t>ESC</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>80742185400025</t>
+          <t>83988898900010</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>FORMATION PLUS HAUTS-DE-FRANCE</t>
+          <t>ESG / ESARC EVOLUTION</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>81456842400034</t>
+          <t>75253547600465</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>FORMATION PLUS MEDITERRANEE</t>
+          <t>ESID</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>81456842400018</t>
+          <t>49799826000051</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>FORMAVAR</t>
+          <t>ESSENSYS FCOI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>41895538100052</t>
+          <t>53331452200046</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>FORMAVENIR ET RECRUTEMENT</t>
+          <t>ETABLISSEMENT SERVICE READAPTATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>50421873600040</t>
+          <t>26240600200069</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>FORMAZOT OCEAN INDIEN</t>
+          <t>ETHIQUE &amp; CONSULTING</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>85265339300029</t>
+          <t>93017911400044</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>FORMETIK</t>
+          <t>EURINFAC</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>82814176200025</t>
+          <t>33495901200041</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>FORMINTER</t>
+          <t>EURL ECOLE CITOYENNE ET INTERGENERATIONNELLE DEMAIN EN MAIN</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>53905671300016</t>
+          <t>80194387900024</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>FORMPROTECH</t>
+          <t>EURO MEDIA FORMATION</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>98352425700018</t>
+          <t>39945394300066</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>FRANCE METIERS</t>
+          <t>EUROCOM STRATEGIES</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>84033069000024</t>
+          <t>45171541100018</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>FRATE FORMATION CONSEIL</t>
+          <t>EUROFORMATION SUD</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>78162137000159</t>
+          <t>48415420800074</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>FRIED CHICKEN RUN FORMATION</t>
+          <t>EUROPHENIX</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>88821022600013</t>
+          <t>84841782000018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>FURMAZIONI</t>
+          <t>EVOLUA FORMATION</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>94346121000016</t>
+          <t>50406459300032</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>FURST</t>
+          <t>EVOLUTION FORMATION OCEAN INDIEN</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>91947394200010</t>
+          <t>87971308900024</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>G5 FORMATION</t>
+          <t>EVONOVA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>43249004300077</t>
+          <t>93278158600015</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>GALAXIE 5</t>
+          <t>EXCEL FORMATION - L'ECOLE DU COMMERCE ET DU SERVICE</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>43249004300085</t>
+          <t>90828342700031</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>GFORM'VENTE</t>
+          <t>EXCELLENCE PRO FORMATION</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>53019881100016</t>
+          <t>98341362600018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>GIP FIPAN</t>
+          <t>EXCELLENTIA FORMATION</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>18061919900011</t>
+          <t>83171383900023</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>GIP FORMATION CONTINUE INSERTION PROFESSIONNEL DE LA GUYANE</t>
+          <t>F4S FORMATION</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>13000428600014</t>
+          <t>53480833200025</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>GIPAFOC</t>
+          <t>FACULTE DES METIERS CAMPUS DE JAVENE</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>42417546100021</t>
+          <t>13002280900136</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>GRETA</t>
+          <t>FACULTE DES METIERS DE L ESSONNE</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>19250043700046</t>
+          <t>45235951600021</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>GRETA 71 SUD BOURGOGNE</t>
+          <t>FEDERATION REGIONALE DES MAISONS FAMILIALES RURALES HAUTS DE FRANCE</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>19710012600022</t>
+          <t>37770341800030</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>GRETA ARDECHE DROME</t>
+          <t>FF FORMATIONS</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>20004632400022</t>
+          <t>89821219600015</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>GRETA CFA LOIRE</t>
+          <t>FINDCOM NETWORK</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>19420042400043</t>
+          <t>83290441100010</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>GRETA COEUR 2 LOIRE</t>
+          <t>FIRST LINE FORMATION</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>19450782800045</t>
+          <t>92132488500018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>GRETA DE L'AIN</t>
+          <t>FLC FORMATION</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>19010016400028</t>
+          <t>34539593300046</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>GRETA DE LA MANCHE</t>
+          <t>FLEX RECOUVREMENT</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>19501219000029</t>
+          <t>81323269100028</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>GRETA RHONE</t>
+          <t>FMDB FORMATION</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>19691644900024</t>
+          <t>91445312100032</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>GRETA-CFA MARSEILLE MEDITERRANEE</t>
+          <t>FOR'MISSION</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>19130053200022</t>
+          <t>82808445900019</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>GROUPE ANTOINE DE ST-EXUPERY SITE GIORGIO FRASSATI</t>
+          <t>FORE ALTERNANCE</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>77774619900010</t>
+          <t>44062052400114</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>GROUPE B2C FORMATION</t>
+          <t>FORE ILES DU NORD</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>87817990200019</t>
+          <t>42302346400021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>GROUPE CONSEIL INGENIERIE FORMATION</t>
+          <t>FORE MARTINIQUE</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>40057495000038</t>
+          <t>84462511100027</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>GROUPE MMR EDUCATION</t>
+          <t>FORM C' PRO FORMATION CONTINUE PROF</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>98302058700025</t>
+          <t>48457145000010</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>GROUPEMENT INTERPROFESSIONNEL POUR L'APPRENTISSAGE ET LA FORMATION CONTINUE</t>
+          <t>FORM'AQUI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>42417546100096</t>
+          <t>82428290900038</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>GUIDE GUYANE</t>
+          <t>FORM'INTUITIVE</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>92055555400012</t>
+          <t>98324277700016</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>H &amp; C CONSEIL</t>
+          <t>FORMA DRINKS</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>42924994900240</t>
+          <t>79323449300047</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>H &amp; C CONSEIL</t>
+          <t>FORMA PLUS</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>42924994900232</t>
+          <t>82393118300011</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>H &amp; C CONSEIL</t>
+          <t>FORMA QHRC</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>42924994900075</t>
+          <t>93460479400024</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>H &amp; C CONSEIL</t>
+          <t>FORMACOOL</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>42924994900158</t>
+          <t>91412370800028</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>H &amp; C CONSEIL</t>
+          <t>FORMAFLOW</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>42924994900257</t>
+          <t>49347214600049</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>H&amp;C CONSEIL</t>
+          <t>FORMALINK CFA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>42924994900273</t>
+          <t>98487221800016</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>H2C CONSEIL</t>
+          <t>FORMAPACK</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>42924994900133</t>
+          <t>89315204100016</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>H3</t>
+          <t>FORMASO</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>70202279900028</t>
+          <t>44904121900014</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>HELP</t>
+          <t>FORMATEURS DE BOURBON</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>88761552400014</t>
+          <t>37945726000014</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>HOMMES ET SAVOIRS</t>
+          <t>FORMATION &amp; EVOLUTION</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>43292624400109</t>
+          <t>89980506300018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>HORIZON REUNION</t>
+          <t>FORMATION ALTERNANCE COMMERCE</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>48120825400021</t>
+          <t>82127831400033</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>HUNEEX</t>
+          <t>FORMATION CENTRE DELTA-INFINI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>83296841600012</t>
+          <t>90156423700013</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>HYERES ORIENTATION</t>
+          <t>FORMATION DEMOCRATIE NORMANDIE HAVRE</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>38531464600063</t>
+          <t>33958143100030</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>I LOVE FORMATION</t>
+          <t>FORMATION ET METIER</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>98757075100014</t>
+          <t>77555830700127</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>I.F.C. DIS GROUPE</t>
+          <t>FORMATION PAR EXCELLENCE ALTERNEE</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>42372594400064</t>
+          <t>80742185400025</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>ICADEMIE</t>
+          <t>FORMATION PLUS HAUTS-DE-FRANCE</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>48908897100077</t>
+          <t>81456842400034</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>ICADEMIE</t>
+          <t>FORMATION PLUS MEDITERRANEE</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>48908897100051</t>
+          <t>81456842400018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>ICADEMIE</t>
+          <t>FORMAVAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>48908897100184</t>
+          <t>41895538100052</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>ICCI FORMATIONS</t>
+          <t>FORMAVENIR ET RECRUTEMENT</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>41168271900066</t>
+          <t>50421873600040</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>ICF ATLANTIQUE NANTES</t>
+          <t>FORMAZOT OCEAN INDIEN</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>79842122800015</t>
+          <t>85265339300029</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>ICFA ATLANTIQUE FORMATION SAINT-NAZAIRE</t>
+          <t>FORMETIK</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>53806562400024</t>
+          <t>82814176200017</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>IDEV</t>
+          <t>FORMETIK</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>91311071400015</t>
+          <t>82814176200025</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>IDEV</t>
+          <t>FORMINTER</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>91311071400023</t>
+          <t>53905671300016</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>IF PRO</t>
+          <t>FORMPROTECH</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>39927651800012</t>
+          <t>98352425700026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>IFIR ARL (AIN-RHONE-LOIRE)</t>
+          <t>FORSECO</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>38134879600024</t>
+          <t>81441274800034</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>IFM SUP</t>
+          <t>FRANCE METIERS</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>13002087800190</t>
+          <t>84033069000024</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>IFORMA SUD</t>
+          <t>FRATE FORMATION CONSEIL</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>91408845500029</t>
+          <t>78162137000159</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>IFP'ALTERNANCE</t>
+          <t>FRIED CHICKEN RUN FORMATION</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>88283399900023</t>
+          <t>88821022600013</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>IFPA SAS</t>
+          <t>FURMAZIONI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>89121353000019</t>
+          <t>94346121000024</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>IIT FORMATIONS ALTERNEES ORNES</t>
+          <t>FURST</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>40110456700029</t>
+          <t>91947394200010</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>IMA BUSINESS SCHOOL</t>
+          <t>FYO 67</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>94965495800030</t>
+          <t>94809521100017</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>INDEPENDANT.COM</t>
+          <t>G5 FORMATION</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>91046458500017</t>
+          <t>43249004300077</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>INFREP</t>
+          <t>GALAXIE 5</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>32441928200953</t>
+          <t>43249004300085</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>INFREP</t>
+          <t>GFORM'VENTE</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>32441928201209</t>
+          <t>53019881100016</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>INFREP</t>
+          <t>GIP FIPAN</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>32441928201274</t>
+          <t>18061919900011</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>INFREP SUD-OUEST</t>
+          <t>GIP FORMATION CONTINUE INSERTION PROFESSIONNEL DE LA GUYANE</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>32441928201142</t>
+          <t>13000428600014</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>ING CONFORM</t>
+          <t>GIP FORMATION ET CERTIFICATION POUR L'INSERTION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>84924385200019</t>
+          <t>18310907300050</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>INGENERIA PROJET</t>
+          <t>GIPAFOC</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>81160638300131</t>
+          <t>42417546100021</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>INITIATIVES FORMATION</t>
+          <t>GRETA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>32629834600072</t>
+          <t>19250043700046</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>INNOVA CAMPUS</t>
+          <t>GRETA 71 SUD BOURGOGNE</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>93426869900022</t>
+          <t>19710012600022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>INNOVATION DEVELOPPEMENT FORMATION</t>
+          <t>GRETA ARDECHE DROME</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>40073444800022</t>
+          <t>20004632400022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>INNOVATION DEVELOPPEMENT FORMATION</t>
+          <t>GRETA CFA LOIRE</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>40073444800220</t>
+          <t>19420042400043</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>INSERTION TRAVAIL EDUCATION CULTURE</t>
+          <t>GRETA CLERMONT-AUVERGNE</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>39492565500034</t>
+          <t>19630021400042</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>INSERTIS BUSINESS SCHOOL</t>
+          <t>GRETA COEUR 2 LOIRE</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>83894531900021</t>
+          <t>19450782800045</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>INST NAT FORMAT APPLIC CTRE CULTURE OUVR</t>
+          <t>GRETA DE L'AIN</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>78574029100766</t>
+          <t>19010016400028</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>INST NAT FORMAT APPLIC CTRE CULTURE OUVR</t>
+          <t>GRETA DE LA GUADELOUPE</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>78574029100931</t>
+          <t>19971008800022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT AERO FORMATIONS</t>
+          <t>GRETA DE LA MANCHE</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>45211949800320</t>
+          <t>19501219000029</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT AGRICOLE MIXTE</t>
+          <t>GRETA PORTES NORMANDES</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>78364448700010</t>
+          <t>19270016900027</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
+          <t>GRETA RHONE</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>34025814400302</t>
+          <t>19691644900024</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
+          <t>GRETA-CFA MARSEILLE MEDITERRANEE</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>34025814400229</t>
+          <t>19130053200022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
+          <t>GROUPE ANTOINE DE ST-EXUPERY SITE GIORGIO FRASSATI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>34025814400237</t>
+          <t>77774619900010</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
+          <t>GROUPE B2C FORMATION</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>34025814400245</t>
+          <t>87817990200019</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
+          <t>GROUPE CONSEIL INGENIERIE FORMATION</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>34025814400252</t>
+          <t>40057495000038</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE DEVELOPPEMENT INTERNATIONAL DES SAVOIRS</t>
+          <t>GROUPE MMR EDUCATION</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>85197825400023</t>
+          <t>98302058700025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE FORMATION DE LA REUNION</t>
+          <t>GROUPE SOMEFORM</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>44391763800035</t>
+          <t>47883804800054</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE FORMATION DES ETABLISSEMENTS TOURISTIQUES ET HOTELIERS</t>
+          <t>GROUPE SOMEFORM</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>50268951600081</t>
+          <t>47883804800062</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE FORMATION DES METIERS DE LA PHARMACIE</t>
+          <t>GROUPEMENT INTERPROFESSIONNEL POUR L'APPRENTISSAGE ET LA FORMATION CONTINUE</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>45391811200013</t>
+          <t>42417546100096</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE FORMATION HAUTE CORREZE</t>
+          <t>GUIDE GUYANE</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>81065555500029</t>
+          <t>92055555400012</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE GESTION SOCIALE</t>
+          <t>H &amp; C CONSEIL</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>31249509600173</t>
+          <t>42924994900240</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE GESTION SOCIALE (IGS)</t>
+          <t>H &amp; C CONSEIL</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>31249509600157</t>
+          <t>42924994900232</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE LA FONCTION COMMERCIALE</t>
+          <t>H &amp; C CONSEIL</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>41900799200037</t>
+          <t>42924994900075</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE LA RELATION CLIENT - SUD</t>
+          <t>H &amp; C CONSEIL</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>88476370700020</t>
+          <t>42924994900158</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE MEDIATION ET D'EDUCATION PERMANENTE DE PANTIN</t>
+          <t>H &amp; C CONSEIL</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>32506291700043</t>
+          <t>42924994900257</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES METIERS NETWORK</t>
+          <t>H&amp;C CONSEIL</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>81272495300029</t>
+          <t>42924994900273</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES METIERS NETWORK</t>
+          <t>H2C CONSEIL</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>81272495300037</t>
+          <t>42924994900133</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES METIERS NETWORK</t>
+          <t>H3</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>81272495300052</t>
+          <t>70202279900028</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES METIERS NETWORK</t>
+          <t>HELP</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>81272495300045</t>
+          <t>88761552400014</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT EUROPEEN F 2I</t>
+          <t>HOMMES ET SAVOIRS</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>41904518200054</t>
+          <t>43292624400109</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FORMATION RHONE ALPES</t>
+          <t>HORIZON REUNION</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>31065677200095</t>
+          <t>48120825400021</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FORMATION RHONE ALPES</t>
+          <t>HORIZONS OF</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>31065677200160</t>
+          <t>94415821100010</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FORMATION RHONE ALPES</t>
+          <t>HUNEEX</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>31065677200186</t>
+          <t>83296841600012</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FORMATION RHONE ALPES</t>
+          <t>HYERES ORIENTATION</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>31065677200194</t>
+          <t>38531464600063</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FORMATION RHONE ALPES</t>
+          <t>I.F.C. DIS GROUPE</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>31065677200202</t>
+          <t>42372594400064</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FORMATION RHONE ALPES</t>
+          <t>ICADEMIE</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>31065677200210</t>
+          <t>48908897100077</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FORMATION RHONE ALPES</t>
+          <t>ICADEMIE</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>31065677200228</t>
+          <t>48908897100051</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FRANCAIS DE LANGUES</t>
+          <t>ICADEMIE</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>88029562100010</t>
+          <t>48908897100184</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT JULES</t>
+          <t>ICADEMIE</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>94118405300010</t>
+          <t>48908897100192</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT MARTINIQUAIS DE FORMATION PROFESSIONNELLE POUR ADULTES</t>
+          <t>ICCI FORMATIONS</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>81142142900028</t>
+          <t>41168271900066</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
+          <t>ICF ATLANTIQUE NANTES</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>32441928201423</t>
+          <t>79842122800023</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
+          <t>ICFA ATLANTIQUE FORMATION SAINT-NAZAIRE</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>32441928201415</t>
+          <t>53806562400024</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
+          <t>IDC FORMATION</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>32441928200789</t>
+          <t>78959188000537</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
+          <t>IDEV</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>32441928200920</t>
+          <t>91311071400015</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
+          <t>IDEV</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>32441928201365</t>
+          <t>91311071400023</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
+          <t>IF PRO</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>32441928201381</t>
+          <t>39927651800012</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT TECHNOL EUROPEEN METIERS MUSIQ</t>
+          <t>IFDA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>38013367800025</t>
+          <t>95386564900024</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>IFIR ARL (AIN-RHONE-LOIRE)</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>31754202500067</t>
+          <t>38134879600024</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>IFM SUP</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>31754202500174</t>
+          <t>13002087800190</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>IFORMA SUD</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>31754202500406</t>
+          <t>91408845500029</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>IFP'ALTERNANCE</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>31754202500430</t>
+          <t>88283399900023</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>IFPA SAS</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>31754202500455</t>
+          <t>89121353000019</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>IIT FORMATIONS ALTERNEES ORNES</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>31754202500463</t>
+          <t>40110456700029</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>IMA BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>31754202500521</t>
+          <t>94965495800030</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>INDEPENDANT.COM</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>31754202500513</t>
+          <t>91046458500017</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>IRFA BOURGOGNE FRANCHE-COMTE</t>
+          <t>INFREP</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>32820184300161</t>
+          <t>32441928200953</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>INFREP</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>31550339100395</t>
+          <t>32441928201209</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>INFREP</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>31550339100098</t>
+          <t>32441928201274</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>INFREP SUD-OUEST</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>31550339100239</t>
+          <t>32441928201142</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>ING CONFORM</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>31550339100346</t>
+          <t>84924385200019</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>INGENERIA PROJET</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>31550339100403</t>
+          <t>81160638300131</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>INITIATIVES FORMATION</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>31550339100460</t>
+          <t>32629834600072</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>ISEAH FORMATION</t>
+          <t>INNOVA CAMPUS</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>53830929500029</t>
+          <t>93426869900022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>ISEC FORMATION</t>
+          <t>INNOVATION DEVELOPPEMENT FORMATION</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>41906273200062</t>
+          <t>40073444800022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>ISEC SUD</t>
+          <t>INNOVATION DEVELOPPEMENT FORMATION</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>41906273200054</t>
+          <t>40073444800220</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>ISFOI</t>
+          <t>INSERTION TRAVAIL EDUCATION CULTURE</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>90217217000018</t>
+          <t>39492565500034</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>ISIM</t>
+          <t>INSERTIS BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>88846866700017</t>
+          <t>83894531900021</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>ISIM</t>
+          <t>INST NAT FORMAT APPLIC CTRE CULTURE OUVR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>94939846500011</t>
+          <t>78574029100766</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>ISTER</t>
+          <t>INST NAT FORMAT APPLIC CTRE CULTURE OUVR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>43207084500065</t>
+          <t>78574029100931</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>J'AI VOTRE SOLUTION</t>
+          <t>INST SUPERIEUR OPTOMETRIE LYON</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>90912073500016</t>
+          <t>43328538400023</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>JE FORME</t>
+          <t>INSTITUT AERO FORMATIONS</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>81753650100031</t>
+          <t>45211949800320</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>JEKA - SCHOOL</t>
+          <t>INSTITUT AGRICOLE MIXTE</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>80786008500024</t>
+          <t>78364448700010</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>JMSA FORMATION CONSEIL</t>
+          <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>38909782500050</t>
+          <t>34025814400302</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>JNA FORMATION</t>
+          <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>93890830800019</t>
+          <t>34025814400229</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>KAPTIV</t>
+          <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>89954409200013</t>
+          <t>34025814400237</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>KEY FORM &amp; SOLUTIONS</t>
+          <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>83759947100021</t>
+          <t>34025814400245</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>KEYCE ACADEMY - COLLEGE DE PARIS</t>
+          <t>INSTITUT DE DEVELOPPEMENT INTERNATIONAL DES SAVOIRS</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>51872913200069</t>
+          <t>85197825400023</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>KEYCE ACADEMY-COLLEGE DE PARIS</t>
+          <t>INSTITUT DE FORMATION DE LA REUNION</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>51872913200184</t>
+          <t>44391763800118</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>KEYCE VALLEE DE L'HERAULT</t>
+          <t>INSTITUT DE FORMATION DES ETABLISSEMENTS TOURISTIQUES ET HOTELIERS</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>98457954000019</t>
+          <t>50268951600081</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>KLG CARAIBES</t>
+          <t>INSTITUT DE FORMATION DES METIERS DE LA PHARMACIE</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>51894767600020</t>
+          <t>45391811200013</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>KOM&amp;DEV</t>
+          <t>INSTITUT DE FORMATION HAUTE CORREZE</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>49861928700010</t>
+          <t>81065555500029</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>L'ADAPT</t>
+          <t>INSTITUT DE GESTION SOCIALE</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>77569338501135</t>
+          <t>31249509600363</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>L'ADAPT</t>
+          <t>INSTITUT DE GESTION SOCIALE</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>77569338501614</t>
+          <t>31249509600173</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>L'ADAPT</t>
+          <t>INSTITUT DE GESTION SOCIALE (IGS)</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>77569338501853</t>
+          <t>31249509600157</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>L2B CONSEIL &amp; FORMATION</t>
+          <t>INSTITUT DE LA FONCTION COMMERCIALE</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>79970968800011</t>
+          <t>41900799200037</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>LA NATIONALE DU LOGEMENT</t>
+          <t>INSTITUT DE LA RELATION CLIENT - SUD</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>84209895600050</t>
+          <t>88476370700020</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>LAHO LITTORAL- AUDOMAROIS</t>
+          <t>INSTITUT DE MEDIATION ET D'EDUCATION PERMANENTE DE PANTIN</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>13002271800667</t>
+          <t>32506291700043</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>LAUREAT FORMA</t>
+          <t>INSTITUT DES METIERS NETWORK</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>85105624200023</t>
+          <t>81272495300029</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>LB DEVELOPPEMENT</t>
+          <t>INSTITUT DES METIERS NETWORK</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>40818305100031</t>
+          <t>81272495300037</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>LB DEVELOPPEMENT DOM</t>
+          <t>INSTITUT DES METIERS NETWORK</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>44804055000031</t>
+          <t>81272495300052</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>LEGTPA OLIVIER DE SERRES</t>
+          <t>INSTITUT DES METIERS NETWORK</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>19211135900019</t>
+          <t>81272495300045</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>LEO LAGRANGE FORMATION</t>
+          <t>INSTITUT EUROPEEN F 2I</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>31065677200335</t>
+          <t>41904518200054</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>LES CEDRES FORMATION</t>
+          <t>INSTITUT FORMATION RHONE ALPES</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>77556139200330</t>
+          <t>31065677200095</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>LES FORMATIONS DU MARAIS</t>
+          <t>INSTITUT FORMATION RHONE ALPES</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>81742674500029</t>
+          <t>31065677200160</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>LEVEL HOP</t>
+          <t>INSTITUT FORMATION RHONE ALPES</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>97926204500011</t>
+          <t>31065677200186</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>LIGUE DE L ENSEIGNEMENT</t>
+          <t>INSTITUT FORMATION RHONE ALPES</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>39357278900013</t>
+          <t>31065677200194</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>LIGUE DE L'ENSEIGNEMENT DES ALPES-DE-HAUTE-PROVENCE</t>
+          <t>INSTITUT FORMATION RHONE ALPES</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>38883220600022</t>
+          <t>31065677200202</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>LIGUE DE L'ENSEIGNEMENT MOUVEMENT LAIQUE EDUCATION POPULAIRE DE NOUVELLE-AQUITAINE</t>
+          <t>INSTITUT FORMATION RHONE ALPES</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>32385851400017</t>
+          <t>31065677200210</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>LISE MBIRKO</t>
+          <t>INSTITUT FORMATION RHONE ALPES</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>89253489200013</t>
+          <t>31065677200228</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>LM ACADEMIE</t>
+          <t>INSTITUT FRANCAIS DE LANGUES</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>81792614000028</t>
+          <t>88029562100010</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>LO'R</t>
+          <t>INSTITUT JULES</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>90186743200022</t>
+          <t>94118405300010</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>LODIMA OUEST</t>
+          <t>INSTITUT MARTINIQUAIS DE FORMATION PROFESSIONNELLE POUR ADULTES</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>42968925000083</t>
+          <t>81142142900028</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>LS CONSULTING</t>
+          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>81327369500029</t>
+          <t>32441928201423</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>LSG ACADEMIE</t>
+          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>95096966700019</t>
+          <t>32441928201415</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>LUDORIUM</t>
+          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>81113876700041</t>
+          <t>32441928200789</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>LV CONSULTANTS</t>
+          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>84167697600019</t>
+          <t>32441928200920</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>LYCEE ELLA FITZGERALD</t>
+          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>19380081000031</t>
+          <t>32441928201365</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>LYCEE ENS GEN TECHNO GUSTAVE FLAUBERT</t>
+          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>19760096800022</t>
+          <t>32441928201381</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>LYCEE G &amp; T MAURICE GRYNFOGEL</t>
+          <t>INSTITUT SUPERIEUR D OPTIQUE DE LILLE</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>77568810400048</t>
+          <t>52037299600030</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>LYCEE GENERAL ET TECHNOLOGIQUE ALEXIS MONTEIL</t>
+          <t>INSTITUT SUPERIEUR D OPTIQUE DE RENNES</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>19120024500022</t>
+          <t>50219577900025</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>LYCEE GENERAL ET TECHNOLOGIQUE BOURDELLE</t>
+          <t>INSTITUT SUPERIEUR D OPTIQUE ISO SAS</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>19820021400049</t>
+          <t>43256926700029</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>LYCEE GENERAL ET TECHNOLOGIQUE DOMINIQUE VILLARS</t>
+          <t>INSTITUT SUPERIEUR D'OPTIQUE DE BORDEAUX</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>19050006600039</t>
+          <t>51213263000058</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN MICHEL</t>
+          <t>INSTITUT SUPERIEUR D'OPTIQUE DE LYON</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>19390019800030</t>
+          <t>43328538400031</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>LYCEE GENERAL ET TECHNOLOGIQUE PABLO PICASSO</t>
+          <t>INSTITUT SUPERIEUR D'OPTIQUE DE MARSEILLE</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>19660014200059</t>
+          <t>49042877800032</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>LYCEE GENERAL TECHNO DIT DHUODA - GRETA DU GARD</t>
+          <t>INSTITUT SUPERIEUR D'OPTIQUE DE NANCY</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>19300026200025</t>
+          <t>49937783600022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>LYCEE GENERAL TECHNOLOGIQUE G. EIFFEL</t>
+          <t>INSTITUT SUPERIEUR D'OPTIQUE DE PARIS</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>19931272900015</t>
+          <t>34806572300044</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>LYCEE GENERAL TECHNOLOGIQUE HENRI LORITZ</t>
+          <t>INSTITUT SUPERIEUR D'OPTIQUE DE PARIS</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>19540042900021</t>
+          <t>34806572300069</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>LYCEE LIBERGIER</t>
+          <t>INSTITUT SUPERIEUR D'OPTIQUE DE PARIS</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>19510035900023</t>
+          <t>34806572300077</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>LYCEE POLYVALENT GUSTAVE MONOD</t>
+          <t>INSTITUT TECHNOL EUROPEEN METIERS MUSIQ</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>20006116600050</t>
+          <t>38013367800025</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>LYCEE POLYVALENT JEAN MERMOZ</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>19340042100023</t>
+          <t>31754202500067</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>LYCEE POLYVALENT LANGEVIN WALLON</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>19940113400028</t>
+          <t>31754202500174</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>LYCEE POLYVALENT LES LOMBARDS</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>19100025600039</t>
+          <t>31754202500406</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>LYCEE POLYVALENT NELSON MANDELA</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>19860037100043</t>
+          <t>31754202500430</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>LYCEE POLYVALENT PRIVE LA PROVIDENCE</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>77536826900020</t>
+          <t>31754202500455</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>LYCEE POLYVALENT TECHNOLOGIQUE E BELIN</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>19700905300020</t>
+          <t>31754202500521</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>LYCEE PRIVE DE RIGNAC AMENAGEMENT PAYSAGER ELEVAGE BOVIN EQUIN SERVICES AUX PERS</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>77673414700015</t>
+          <t>31754202500554</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>LYCEE PROFESSIONNEL PRIVE DE LA BRESSE</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>77859246900028</t>
+          <t>31754202500513</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>LYCEE TECH AGRICOLE</t>
+          <t>IRFA BOURGOGNE FRANCHE-COMTE</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>19660699000014</t>
+          <t>32820184300161</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>LYCEE TECHNOLOGIQUE DEODAT DE SEVERAC</t>
+          <t>IRFA SUD</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>19310044300020</t>
+          <t>31550339100395</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>M &amp; G CONSULTING</t>
+          <t>IRFA SUD</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>47882630800031</t>
+          <t>31550339100098</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>M2A CONSULTING</t>
+          <t>IRFA SUD</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>90246591300017</t>
+          <t>31550339100239</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>M2I SCRIBTEL</t>
+          <t>IRFA SUD</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>39336786700040</t>
+          <t>31550339100346</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>M2I SCRIBTEL</t>
+          <t>IRFA SUD</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>39336786700073</t>
+          <t>31550339100403</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>M2I SCRIBTEL</t>
+          <t>IRFA SUD</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>39336786700198</t>
+          <t>31550339100460</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>MAISON FAMILIALE RURALE</t>
+          <t>ISEAH FORMATION</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>77824817900013</t>
+          <t>53830929500029</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>MAISON FAMILIALE RURALE</t>
+          <t>ISEC FORMATION</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>77833200700013</t>
+          <t>41906273200062</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>MAISON FAMILIALE RURALE D EDUCATION</t>
+          <t>ISEC SUD</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>80302583200012</t>
+          <t>41906273200054</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>MAISON FAMILIALE RURALE D'EDUCATION ET D'ORIENTATION DU BLAYAIS</t>
+          <t>ISFOI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>33471049800018</t>
+          <t>90217217000067</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>MAISON FAMILIALE RURALE DU PERIGORD NOIR</t>
+          <t>ISIM</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>33473281500017</t>
+          <t>88846866700017</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>MASTORA</t>
+          <t>ISIM</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>98429994100018</t>
+          <t>94939846500011</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>MCM FORMATION</t>
+          <t>ISTEA CONSEIL</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>88264242400015</t>
+          <t>84750133500024</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>MERCURIA</t>
+          <t>ISTER</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>92262017400024</t>
+          <t>43207084500065</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>METROPOLE NICE COTE D AZUR</t>
+          <t>J'AI VOTRE SOLUTION</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>20003019500123</t>
+          <t>90912073500016</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>MFR-CENTRE DE FORMATION MALTOT</t>
+          <t>JEKA - SCHOOL</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>78074754900019</t>
+          <t>80786008500024</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>MGTS CONSEILS</t>
+          <t>JMSA FORMATION CONSEIL</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>82440267100013</t>
+          <t>38909782500050</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>MICHEL CONDOMITTI</t>
+          <t>JNA FORMATION</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>82452206400024</t>
+          <t>93890830800050</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>MOVE UP ! FORMATION</t>
+          <t>JOSEPH HUBERT LAVERNAY</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>85239212500021</t>
+          <t>92304542100016</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>NAVITERRA</t>
+          <t>KAPTIV</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>94364336100018</t>
+          <t>89954409200013</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>NEOONE</t>
+          <t>KEY FORM &amp; SOLUTIONS</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>79189732500027</t>
+          <t>83759947100021</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>NEPSOD EVOLUTION</t>
+          <t>KEYCE ACADEMY - COLLEGE DE PARIS</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>79314668900054</t>
+          <t>51872913200069</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>NEPSOD EVOLUTION</t>
+          <t>KEYCE ACADEMY-COLLEGE DE PARIS</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>79314668900088</t>
+          <t>51872913200184</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>NEPSOD, NEPSOD EVOLUTION</t>
+          <t>KLG CARAIBES</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>79314668900047</t>
+          <t>51894767600020</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>NEXLEARN</t>
+          <t>KOM&amp;DEV</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>92946331300023</t>
+          <t>49861928700010</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>NEXT FORMATION</t>
+          <t>L'ADAPT</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>44158313500047</t>
+          <t>77569338501135</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>NOSCHOOL</t>
+          <t>L'ADAPT</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>38138042700066</t>
+          <t>77569338501614</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>NOVAWAVE</t>
+          <t>L'ADAPT</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>92934402600018</t>
+          <t>77569338501853</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>NOVEHA</t>
+          <t>L2B CONSEIL &amp; FORMATION</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>45101497100019</t>
+          <t>79970968800011</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>NOVERIS FORMATION</t>
+          <t>LA NATIONALE DU LOGEMENT</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>93263936200015</t>
+          <t>84209895600050</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>NOVIA</t>
+          <t>LAHO LITTORAL- AUDOMAROIS</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>97969350400032</t>
+          <t>13002271800667</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>NUEVO CONSEIL ET FORMATION</t>
+          <t>LAUREAT FORMA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>75051209700056</t>
+          <t>85105624200023</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>NUEVO ENTREPRISE</t>
+          <t>LB DEVELOPPEMENT</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>79911122400025</t>
+          <t>40818305100031</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>OBJECTIF COMPETENCES</t>
+          <t>LB DEVELOPPEMENT DOM</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>91972057300014</t>
+          <t>44804055000031</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>OBJECTIF INSERTION</t>
+          <t>LEGTA LONS-LE-SAUNIER MANCY</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>52925847700023</t>
+          <t>19390809200011</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>OCF-EST</t>
+          <t>LEGTPA OLIVIER DE SERRES</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>90814751500021</t>
+          <t>19211135900019</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>OGEC DE CHARLEVILLE MEZIERES</t>
+          <t>LEO LAGRANGE FORMATION</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>78025339900015</t>
+          <t>31065677200335</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>OGEC STE CATHERINE</t>
+          <t>LES CEDRES FORMATION</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>78633676800035</t>
+          <t>77556139200330</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>OGEC STE CROIX STE EUVERTE</t>
+          <t>LES FORMATIONS DU MARAIS</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>77551078700010</t>
+          <t>81742674500029</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>OIF MAYOTTE</t>
+          <t>LEVEL HOP</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>92229729600019</t>
+          <t>97926204500011</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>OIF REUNION</t>
+          <t>LIGUE DE L ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>88887576200021</t>
+          <t>39357278900013</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>ONLINE FORMATION</t>
+          <t>LIGUE DE L'ENSEIGNEMENT DES ALPES-DE-HAUTE-PROVENCE</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>91740349500018</t>
+          <t>38883220600022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>OPTIM'HUM</t>
+          <t>LIGUE DE L'ENSEIGNEMENT MOUVEMENT LAIQUE EDUCATION POPULAIRE DE NOUVELLE-AQUITAINE</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>50132562500017</t>
+          <t>32385851400017</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>OPTIVALYS FORMATIONS</t>
+          <t>LISE MBIRKO</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>92199809200024</t>
+          <t>89253489200013</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>OPTIWAY</t>
+          <t>LM ACADEMIE</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>49062155400040</t>
+          <t>81792614000028</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>OPUS FORMATION</t>
+          <t>LO'R</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>47988570900127</t>
+          <t>90186743200022</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>OPUS FORMATION</t>
+          <t>LODIMA OUEST</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>47988570900044</t>
+          <t>42968925000083</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>OPUS FORMATION</t>
+          <t>LSG ACADEMIE</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>47988570900119</t>
+          <t>95096966700019</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>ORGANISME DE FORMATION POUR L'INSERTION L'ACCOMPAGNEMENT ET LA QUALIFICATION</t>
+          <t>LV CONSULTANTS</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>53833278400031</t>
+          <t>84167697600019</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>ORGANISME DE GESTION DE ST PIERRE</t>
+          <t>LYCEE ELLA FITZGERALD</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>78362346500011</t>
+          <t>19380081000031</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>ORGANISME GESTION ENSEIGT CATHOLIQ ETAPL</t>
+          <t>LYCEE ENS GEN TECHNO GUSTAVE FLAUBERT</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>44015315300018</t>
+          <t>19760096800022</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>OSENGO</t>
+          <t>LYCEE G &amp; T MAURICE GRYNFOGEL</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>32396166400303</t>
+          <t>77568810400048</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>OSENGO</t>
+          <t>LYCEE GENERAL ET TECHNOLOGIQUE BOURDELLE</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>32396166400162</t>
+          <t>19820021400049</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>OSENGO</t>
+          <t>LYCEE GENERAL ET TECHNOLOGIQUE CAMILLE JULLIAN</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>32396166400170</t>
+          <t>19330023300031</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>OSENGO</t>
+          <t>LYCEE GENERAL ET TECHNOLOGIQUE DOMINIQUE VILLARS</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>32396166400246</t>
+          <t>19050006600039</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>OSENGO</t>
+          <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN MICHEL</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>32396166400287</t>
+          <t>19390019800030</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>OUEST FORMATION</t>
+          <t>LYCEE GENERAL ET TECHNOLOGIQUE PABLO PICASSO</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>90123418700010</t>
+          <t>19660014200059</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>OXYTALIS</t>
+          <t>LYCEE GENERAL TECHNO DIT DHUODA - GRETA DU GARD</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>98305661500013</t>
+          <t>19300026200025</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>PARCOURSUPFORMA</t>
+          <t>LYCEE GENERAL TECHNOLOGIQUE G. EIFFEL</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>97806808800027</t>
+          <t>19931272900015</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>PARENTHESE &amp; SAVOIRS</t>
+          <t>LYCEE LIBERGIER</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>79027142300044</t>
+          <t>19510035900023</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>PASSEPORT PREVENTION</t>
+          <t>LYCEE POLYVALENT GUSTAVE MONOD</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>48201278800022</t>
+          <t>20006116600050</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>PASSEPORT PREVENTION</t>
+          <t>LYCEE POLYVALENT ILES DU NORD</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>48201278800048</t>
+          <t>19971588900028</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>PASSIONPROS</t>
+          <t>LYCEE POLYVALENT JEAN MERMOZ</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>83116269800052</t>
+          <t>19340042100023</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>PERFORMA</t>
+          <t>LYCEE POLYVALENT LANGEVIN WALLON</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>50027240600025</t>
+          <t>19940113400028</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>PERFORMANCE MEDITERRANEE</t>
+          <t>LYCEE POLYVALENT LES LOMBARDS</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>51832434800045</t>
+          <t>19100025600039</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>POINFOR</t>
+          <t>LYCEE POLYVALENT NELSON MANDELA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>40332561600072</t>
+          <t>19860037100043</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>POINFOR</t>
+          <t>LYCEE POLYVALENT PRIVE LA PROVIDENCE</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>40332561600114</t>
+          <t>77536826900020</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>POINT.COM</t>
+          <t>LYCEE POLYVALENT TECHNOLOGIQUE E BELIN</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>44064045600024</t>
+          <t>19700905300020</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>POLE ETUDE RECHERCHE FORMATION</t>
+          <t>LYCEE PRIVE DE RIGNAC AMENAGEMENT PAYSAGER ELEVAGE BOVIN EQUIN SERVICES AUX PERS</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>51890309100024</t>
+          <t>77673414700015</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>POLE FORM'SANTE</t>
+          <t>LYCEE PROFESSIONNEL PRIVE DE LA BRESSE</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>91059655000012</t>
+          <t>77859246900028</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>POLE FORMATION SUD / MAISON DE L'ENTREPRISE SUD</t>
+          <t>LYCEE TECH AGRICOLE</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>18974211700121</t>
+          <t>19660699000014</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>POUR LA REEDUCATION PROF ET SOCIALE</t>
+          <t>LYCEE TECHNOLOGIQUE DEODAT DE SEVERAC</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>30644513100031</t>
+          <t>19310044300020</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>PREFACE POLE RECHER FORMAT ACTION EDUCAT</t>
+          <t>M &amp; G CONSULTING</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>44044066700028</t>
+          <t>47882630800031</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>PRIMERCENTER</t>
+          <t>M2A CONSULTING</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>91963337000029</t>
+          <t>90246591300017</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>PRO-FYL</t>
+          <t>M2I SCRIBTEL</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>81897821500023</t>
+          <t>39336786700040</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>PROACTIVE ACADEMY</t>
+          <t>M2I SCRIBTEL</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>80111292100037</t>
+          <t>39336786700073</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>PROVENCE FORMATION</t>
+          <t>M2I SCRIBTEL</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>37835655400030</t>
+          <t>39336786700198</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>QUALITY FORMATION</t>
+          <t>MADAME AGNES FOUQUET</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>88128967200035</t>
+          <t>41478372000025</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>RAF</t>
+          <t>MAISON FAMILIALE RURALE</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>51352354800040</t>
+          <t>77824817900013</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>REALCONSEIL</t>
+          <t>MAISON FAMILIALE RURALE</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>75290635400010</t>
+          <t>77833200700013</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>REBONDIR</t>
+          <t>MAISON FAMILIALE RURALE D EDUCATION</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>51383112300015</t>
+          <t>80302583200012</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>REFLETS</t>
+          <t>MAISON FAMILIALE RURALE D'EDUCATION ET D'ORIENTATION DU BLAYAIS</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>33208779000058</t>
+          <t>33471049800018</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>RETRAVAILLER DANS L OUEST</t>
+          <t>MAISON FAMILIALE RURALE DU PERIGORD NOIR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>37761090200126</t>
+          <t>33473281500017</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>RETRAVAILLER DANS L OUEST</t>
+          <t>MASTORA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>37761090200464</t>
+          <t>98429994100018</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>RETRAVAILLER NORD-PICARDIE</t>
+          <t>MCM FORMATION</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>79490845900025</t>
+          <t>88264242400015</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>RETRO CERTIFICATION</t>
+          <t>MENTORIS</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>89487907100021</t>
+          <t>94198015300014</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>REUNION APPRENTISSAGE</t>
+          <t>MERCURIA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>90454753600014</t>
+          <t>92262017400024</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>ROCKET SCHOOL</t>
+          <t>METROPOLE NICE COTE D AZUR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>84953703000025</t>
+          <t>20003019500123</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>ROYER ROBIN ASSOCIES</t>
+          <t>MFR-CENTRE DE FORMATION MALTOT</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>40122792100053</t>
+          <t>78074754900019</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>S2M FORMATION</t>
+          <t>MGTS CONSEILS</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>80901576100038</t>
+          <t>82440267100013</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>SA-RH CONSEIL</t>
+          <t>MICHEL CONDOMITTI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>82266071800013</t>
+          <t>82452206400024</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>SAGEFORM</t>
+          <t>MIRADO COMPETENCES ESPACE EMPLOI FORMATION</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>72204977200089</t>
+          <t>98307220800025</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>SARL ADREC AUVERGNE</t>
+          <t>MOVE UP ! FORMATION</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>48051919800026</t>
+          <t>85239212500021</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>SARL AS</t>
+          <t>MUSE</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>33986696400051</t>
+          <t>48040622200087</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>SARL COACHING PACA</t>
+          <t>NAVITERRA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>52519095500027</t>
+          <t>94364336100018</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>SARL GEM FORMATION CONSEIL</t>
+          <t>NEOONE</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>42287644100045</t>
+          <t>79189732500027</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>SAS ACAMAN BOURGOGNE</t>
+          <t>NEPSOD EVOLUTION</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>91529450800014</t>
+          <t>79314668900054</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>SAS FORMATION &amp; CONSEIL MRH</t>
+          <t>NEPSOD EVOLUTION</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>83193815400018</t>
+          <t>79314668900088</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>SAS KEDI FORMATION</t>
+          <t>NEPSOD, NEPSOD EVOLUTION</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>80785063100019</t>
+          <t>79314668900047</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>SAS LE ROSEAU CONSEIL</t>
+          <t>NEXLEARN</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>78988235400028</t>
+          <t>92946331300023</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>SASU DEFI</t>
+          <t>NEXT FORMATION</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>82911867800020</t>
+          <t>44158313500047</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>SAVOIRS ET FORMATION</t>
+          <t>NOSCHOOL</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>81999622400013</t>
+          <t>38138042700066</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>SCFC - SAINTE CLAIRE FORMATION CONTINUE</t>
+          <t>NOVEHA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>89030380300013</t>
+          <t>45101497100019</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>SCHOLAR FAB ORGANISATION</t>
+          <t>NOVERIS FORMATION</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>44492238900044</t>
+          <t>93263936200015</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>SCHOLAR FAB ORGANISATION</t>
+          <t>NOVIA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>44492238900051</t>
+          <t>97969350400032</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>SCHOLAR FAB ORGANISATION</t>
+          <t>NUEVO CONSEIL ET FORMATION</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>44492238900069</t>
+          <t>75051209700056</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>SECTION DU VAR</t>
+          <t>NUEVO ENTREPRISE</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>13002087800059</t>
+          <t>79911122400025</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>SIGMA FORMATION</t>
+          <t>NYASKOOL</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>31036079700032</t>
+          <t>99403623400015</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>SILVYA TERRADE SUD-OUEST</t>
+          <t>OBJECTIF COMPETENCES</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>35180218600145</t>
+          <t>91972057300014</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>SKILL AND YOU</t>
+          <t>OBJECTIF INSERTION</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>53018898600059</t>
+          <t>52925847700023</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>SKOOL N'JOB</t>
+          <t>OCF-EST</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>95132776600014</t>
+          <t>90814751500021</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>SKOOLEO</t>
+          <t>OGEC DE CHARLEVILLE MEZIERES</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>90478875900010</t>
+          <t>78025339900015</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>SMD ACADEMY</t>
+          <t>OGEC SAINT VINCENT DE PAUL</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>92172123900017</t>
+          <t>78184276000014</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>SOC EUROPEENNE DE FORMATION</t>
+          <t>OGEC STE CATHERINE</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>39375321500010</t>
+          <t>78633676800035</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>SOC FORMATION EMPLOI INSERTION</t>
+          <t>OGEC STE CROIX STE EUVERTE</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>40308835400077</t>
+          <t>77551078700010</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>SOCIETE COOPERATIVE D INTERET COLLECTIF INFORMATION FORMATION ANIMATION DEVELOPPEMENT</t>
+          <t>OIF MAYOTTE</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>38078886900028</t>
+          <t>92229729600019</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>SOCIETE MAHORAISE DE FORMATION PROFESSIONNELLE</t>
+          <t>OIF REUNION</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>80540154400020</t>
+          <t>88887576200021</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>SOCRATE CONSEIL &amp; FORMATION</t>
+          <t>OLYMPE FORMATION NORD</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>38311361000059</t>
+          <t>92150140900012</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>SPORTS &amp; ETUDES CONCEPT</t>
+          <t>ONLINE FORMATION</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>43962415600055</t>
+          <t>91740349500018</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>STAND UP FORMATION</t>
+          <t>OPTIM'HUM</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>90080708200012</t>
+          <t>50132562500017</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>START SECURITE FORMATION</t>
+          <t>OPTIVALYS FORMATIONS</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>88803907000014</t>
+          <t>92199809200024</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>STARTEVO</t>
+          <t>OPTIWAY</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>13002271800600</t>
+          <t>49062155400040</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>STEPHENSON FORMATION</t>
+          <t>OPUS FORMATION</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>30975404200039</t>
+          <t>47988570900127</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">STUDI </t>
+          <t>OPUS FORMATION</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>91114836900018</t>
+          <t>47988570900044</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>SUD'MANAGEMENT ENTREPRISES</t>
+          <t>ORAKIN SUR MESURE</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>38980220800014</t>
+          <t>52391127900033</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>SYNERGIE OCEAN INDIEN</t>
+          <t>ORGANISME DE FORMATION POUR L'INSERTION L'ACCOMPAGNEMENT ET LA QUALIFICATION</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>50921839200025</t>
+          <t>53833278400031</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>TALIS COMPETENCES &amp; CERTIFICATIONS</t>
+          <t>ORGANISME DE GESTION DE ST PIERRE</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>34959731000086</t>
+          <t>78362346500011</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>TELE POP MUSIC</t>
+          <t>ORGANISME GESTION ENSEIGT CATHOLIQ ETAPL</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>72206130600014</t>
+          <t>44015315300018</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>TEMPUS FORMATIONS</t>
+          <t>OSENGO</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>52005737300059</t>
+          <t>32396166400303</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>TETRANERGY</t>
+          <t>OSENGO</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>34277034400055</t>
+          <t>32396166400329</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>TEXAGERES</t>
+          <t>OSENGO</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>49415409900068</t>
+          <t>32396166400162</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>THOT LEARNING</t>
+          <t>OSENGO</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>90067089400014</t>
+          <t>32396166400170</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>TOP DRIVE LEARNING</t>
+          <t>OSENGO</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>90096880100010</t>
+          <t>32396166400246</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>TOP FORMATION</t>
+          <t>OSENGO</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>93237947200024</t>
+          <t>32396166400287</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>TRAJECTIO TRAVAILLER EN NORMANDIE</t>
+          <t>OUEST FORMATION</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>33161658100053</t>
+          <t>90123418700010</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>TRAJECTOIRE FORMATION</t>
+          <t>OXYTALIS</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>39324819000034</t>
+          <t>98305661500013</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>TREMPLIN 84</t>
+          <t>PAM</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>42416131300038</t>
+          <t>88127939200016</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>TROIS SOLUTIONS POUR L'ALTERNANCE</t>
+          <t>PARCOURS F</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>84841025400033</t>
+          <t>92246884800010</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>UP FORMATION</t>
+          <t>PARCOURSUPFORMA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>79739333700044</t>
+          <t>97806808800027</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>UPGRADE FORM</t>
+          <t>PARENTHESE &amp; SAVOIRS</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>98328430800027</t>
+          <t>93168519200011</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>UPYZI</t>
+          <t>PARENTHESE &amp; SAVOIRS</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>89835392500024</t>
+          <t>79027142300044</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>VALLIER HORIZON</t>
+          <t>PASSEPORT PREVENTION</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>92462332500017</t>
+          <t>48201278800022</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>VENUS CONSULTING</t>
+          <t>PASSEPORT PREVENTION</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>82214273300010</t>
+          <t>48201278800055</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>VIA FORMATION</t>
+          <t>PASSEPORT PREVENTION</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>39839792700102</t>
+          <t>48201278800048</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>VIA FORMATION</t>
+          <t>PASSIONPROS</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>39839792700292</t>
+          <t>83116269800052</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>VICHY ALTERNATIVE EMPLOI, CONSULTING &amp; FORMATIONS</t>
+          <t>PERFORMA</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>93764647900017</t>
+          <t>50027240600025</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>VIP&amp;CO</t>
+          <t>PERFORMANCE MEDITERRANEE</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>75353047600039</t>
+          <t>51832434800045</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>VIRTUFORMA</t>
+          <t>PLATINIUM ACADEMY</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>92852083200017</t>
+          <t>89497233000019</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>VITRUV HCR</t>
+          <t>POINFOR</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>53001034700058</t>
+          <t>40332561600072</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>VOL GROUPE CONSEILS, FORMATIONS</t>
+          <t>POINFOR</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>84823563600018</t>
+          <t>40332561600114</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>W E C</t>
+          <t>POINT.COM</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>75311164000029</t>
+          <t>44064045600024</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>WEB HORIZON</t>
+          <t>POLE ETUDE RECHERCHE FORMATION</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>93945933500013</t>
+          <t>51890309100024</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>WENO FORMATION</t>
+          <t>POLE FORM'SANTE</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>90186017100023</t>
+          <t>91059655000012</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>XB ACADEMY</t>
+          <t>POLE FORMATION SUD / MAISON DE L'ENTREPRISE SUD</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>97836363800013</t>
+          <t>18974211700121</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>XENUS FORMATION</t>
+          <t>POUR LA REEDUCATION PROF ET SOCIALE</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>88331396700019</t>
+          <t>30644513100031</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>XPERETAIL</t>
+          <t>PREFACE POLE RECHER FORMAT ACTION EDUCAT</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>81750845000019</t>
+          <t>44044066700028</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>XPERETAIL</t>
+          <t>PRIMEVERSE</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>81750845000035</t>
+          <t>94331860000013</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
+          <t>PRO BUSINESS ACADEMY - PBA</t>
+        </is>
+      </c>
+      <c r="B788" s="1" t="inlineStr">
+        <is>
+          <t>93451328400034</t>
+        </is>
+      </c>
+      <c r="C788" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" s="1" t="inlineStr">
+        <is>
+          <t>PRO-FYL</t>
+        </is>
+      </c>
+      <c r="B789" s="1" t="inlineStr">
+        <is>
+          <t>81897821500023</t>
+        </is>
+      </c>
+      <c r="C789" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" s="1" t="inlineStr">
+        <is>
+          <t>PROACTIVE ACADEMY</t>
+        </is>
+      </c>
+      <c r="B790" s="1" t="inlineStr">
+        <is>
+          <t>80111292100037</t>
+        </is>
+      </c>
+      <c r="C790" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" s="1" t="inlineStr">
+        <is>
+          <t>PRODEFI</t>
+        </is>
+      </c>
+      <c r="B791" s="1" t="inlineStr">
+        <is>
+          <t>84534853100086</t>
+        </is>
+      </c>
+      <c r="C791" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" s="1" t="inlineStr">
+        <is>
+          <t>PROPULS FORMATION</t>
+        </is>
+      </c>
+      <c r="B792" s="1" t="inlineStr">
+        <is>
+          <t>78948284100028</t>
+        </is>
+      </c>
+      <c r="C792" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" s="1" t="inlineStr">
+        <is>
+          <t>PROVENCE FORMATION</t>
+        </is>
+      </c>
+      <c r="B793" s="1" t="inlineStr">
+        <is>
+          <t>37835655400030</t>
+        </is>
+      </c>
+      <c r="C793" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" s="1" t="inlineStr">
+        <is>
+          <t>QUALITY FORMATION</t>
+        </is>
+      </c>
+      <c r="B794" s="1" t="inlineStr">
+        <is>
+          <t>88128967200035</t>
+        </is>
+      </c>
+      <c r="C794" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" s="1" t="inlineStr">
+        <is>
+          <t>RAF</t>
+        </is>
+      </c>
+      <c r="B795" s="1" t="inlineStr">
+        <is>
+          <t>51352354800040</t>
+        </is>
+      </c>
+      <c r="C795" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" s="1" t="inlineStr">
+        <is>
+          <t>REALCONSEIL</t>
+        </is>
+      </c>
+      <c r="B796" s="1" t="inlineStr">
+        <is>
+          <t>75290635400010</t>
+        </is>
+      </c>
+      <c r="C796" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" s="1" t="inlineStr">
+        <is>
+          <t>REBONDIR</t>
+        </is>
+      </c>
+      <c r="B797" s="1" t="inlineStr">
+        <is>
+          <t>51383112300015</t>
+        </is>
+      </c>
+      <c r="C797" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" s="1" t="inlineStr">
+        <is>
+          <t>RECRUTEMENT,FORMATION,CONSULTING ET INGENIERIE</t>
+        </is>
+      </c>
+      <c r="B798" s="1" t="inlineStr">
+        <is>
+          <t>94820579400027</t>
+        </is>
+      </c>
+      <c r="C798" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" s="1" t="inlineStr">
+        <is>
+          <t>REFLETS</t>
+        </is>
+      </c>
+      <c r="B799" s="1" t="inlineStr">
+        <is>
+          <t>33208779000058</t>
+        </is>
+      </c>
+      <c r="C799" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" s="1" t="inlineStr">
+        <is>
+          <t>RESSOURCES FORMATION</t>
+        </is>
+      </c>
+      <c r="B800" s="1" t="inlineStr">
+        <is>
+          <t>47914211900177</t>
+        </is>
+      </c>
+      <c r="C800" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" s="1" t="inlineStr">
+        <is>
+          <t>RETRAVAILLER DANS L OUEST</t>
+        </is>
+      </c>
+      <c r="B801" s="1" t="inlineStr">
+        <is>
+          <t>37761090200126</t>
+        </is>
+      </c>
+      <c r="C801" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" s="1" t="inlineStr">
+        <is>
+          <t>RETRAVAILLER NORD-PICARDIE</t>
+        </is>
+      </c>
+      <c r="B802" s="1" t="inlineStr">
+        <is>
+          <t>79490845900025</t>
+        </is>
+      </c>
+      <c r="C802" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" s="1" t="inlineStr">
+        <is>
+          <t>RETRO CERTIFICATION</t>
+        </is>
+      </c>
+      <c r="B803" s="1" t="inlineStr">
+        <is>
+          <t>89487907100021</t>
+        </is>
+      </c>
+      <c r="C803" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" s="1" t="inlineStr">
+        <is>
+          <t>REUNION APPRENTISSAGE</t>
+        </is>
+      </c>
+      <c r="B804" s="1" t="inlineStr">
+        <is>
+          <t>90454753600014</t>
+        </is>
+      </c>
+      <c r="C804" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" s="1" t="inlineStr">
+        <is>
+          <t>RH STRATEGY</t>
+        </is>
+      </c>
+      <c r="B805" s="1" t="inlineStr">
+        <is>
+          <t>81765234000032</t>
+        </is>
+      </c>
+      <c r="C805" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" s="1" t="inlineStr">
+        <is>
+          <t>ROCKET SCHOOL</t>
+        </is>
+      </c>
+      <c r="B806" s="1" t="inlineStr">
+        <is>
+          <t>84953703000025</t>
+        </is>
+      </c>
+      <c r="C806" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" s="1" t="inlineStr">
+        <is>
+          <t>ROYER ROBIN ASSOCIES</t>
+        </is>
+      </c>
+      <c r="B807" s="1" t="inlineStr">
+        <is>
+          <t>40122792100053</t>
+        </is>
+      </c>
+      <c r="C807" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" s="1" t="inlineStr">
+        <is>
+          <t>S2M FORMATION</t>
+        </is>
+      </c>
+      <c r="B808" s="1" t="inlineStr">
+        <is>
+          <t>80901576100038</t>
+        </is>
+      </c>
+      <c r="C808" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" s="1" t="inlineStr">
+        <is>
+          <t>S2M FORMATION</t>
+        </is>
+      </c>
+      <c r="B809" s="1" t="inlineStr">
+        <is>
+          <t>80901576100046</t>
+        </is>
+      </c>
+      <c r="C809" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" s="1" t="inlineStr">
+        <is>
+          <t>SA-RH CONSEIL</t>
+        </is>
+      </c>
+      <c r="B810" s="1" t="inlineStr">
+        <is>
+          <t>82266071800013</t>
+        </is>
+      </c>
+      <c r="C810" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" s="1" t="inlineStr">
+        <is>
+          <t>SAGEFORM</t>
+        </is>
+      </c>
+      <c r="B811" s="1" t="inlineStr">
+        <is>
+          <t>72204977200089</t>
+        </is>
+      </c>
+      <c r="C811" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" s="1" t="inlineStr">
+        <is>
+          <t>SARL ADREC AUVERGNE</t>
+        </is>
+      </c>
+      <c r="B812" s="1" t="inlineStr">
+        <is>
+          <t>48051919800026</t>
+        </is>
+      </c>
+      <c r="C812" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" s="1" t="inlineStr">
+        <is>
+          <t>SARL AS</t>
+        </is>
+      </c>
+      <c r="B813" s="1" t="inlineStr">
+        <is>
+          <t>33986696400051</t>
+        </is>
+      </c>
+      <c r="C813" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" s="1" t="inlineStr">
+        <is>
+          <t>SARL COACHING PACA</t>
+        </is>
+      </c>
+      <c r="B814" s="1" t="inlineStr">
+        <is>
+          <t>52519095500027</t>
+        </is>
+      </c>
+      <c r="C814" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" s="1" t="inlineStr">
+        <is>
+          <t>SARL GEM FORMATION CONSEIL</t>
+        </is>
+      </c>
+      <c r="B815" s="1" t="inlineStr">
+        <is>
+          <t>42287644100045</t>
+        </is>
+      </c>
+      <c r="C815" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" s="1" t="inlineStr">
+        <is>
+          <t>SARL INST SUPERIEUR D'OPTIQUE NANTAIS</t>
+        </is>
+      </c>
+      <c r="B816" s="1" t="inlineStr">
+        <is>
+          <t>44895270500037</t>
+        </is>
+      </c>
+      <c r="C816" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" s="1" t="inlineStr">
+        <is>
+          <t>SAS ACAMAN BOURGOGNE</t>
+        </is>
+      </c>
+      <c r="B817" s="1" t="inlineStr">
+        <is>
+          <t>91529450800014</t>
+        </is>
+      </c>
+      <c r="C817" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" s="1" t="inlineStr">
+        <is>
+          <t>SAS FORMATION &amp; CONSEIL MRH</t>
+        </is>
+      </c>
+      <c r="B818" s="1" t="inlineStr">
+        <is>
+          <t>83193815400018</t>
+        </is>
+      </c>
+      <c r="C818" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" s="1" t="inlineStr">
+        <is>
+          <t>SAS KEDI FORMATION</t>
+        </is>
+      </c>
+      <c r="B819" s="1" t="inlineStr">
+        <is>
+          <t>80785063100019</t>
+        </is>
+      </c>
+      <c r="C819" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" s="1" t="inlineStr">
+        <is>
+          <t>SAS L'ACADEMIE DE MANAGEMENT</t>
+        </is>
+      </c>
+      <c r="B820" s="1" t="inlineStr">
+        <is>
+          <t>83138093600011</t>
+        </is>
+      </c>
+      <c r="C820" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" s="1" t="inlineStr">
+        <is>
+          <t>SAS LE ROSEAU CONSEIL</t>
+        </is>
+      </c>
+      <c r="B821" s="1" t="inlineStr">
+        <is>
+          <t>78988235400028</t>
+        </is>
+      </c>
+      <c r="C821" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" s="1" t="inlineStr">
+        <is>
+          <t>SASU DEFI</t>
+        </is>
+      </c>
+      <c r="B822" s="1" t="inlineStr">
+        <is>
+          <t>82911867800020</t>
+        </is>
+      </c>
+      <c r="C822" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" s="1" t="inlineStr">
+        <is>
+          <t>SAVOIRS ET FORMATION</t>
+        </is>
+      </c>
+      <c r="B823" s="1" t="inlineStr">
+        <is>
+          <t>81999622400013</t>
+        </is>
+      </c>
+      <c r="C823" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" s="1" t="inlineStr">
+        <is>
+          <t>SCFC - SAINTE CLAIRE FORMATION CONTINUE</t>
+        </is>
+      </c>
+      <c r="B824" s="1" t="inlineStr">
+        <is>
+          <t>89030380300013</t>
+        </is>
+      </c>
+      <c r="C824" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" s="1" t="inlineStr">
+        <is>
+          <t>SCHOLAR FAB ORGANISATION</t>
+        </is>
+      </c>
+      <c r="B825" s="1" t="inlineStr">
+        <is>
+          <t>44492238900044</t>
+        </is>
+      </c>
+      <c r="C825" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" s="1" t="inlineStr">
+        <is>
+          <t>SCHOLAR FAB ORGANISATION</t>
+        </is>
+      </c>
+      <c r="B826" s="1" t="inlineStr">
+        <is>
+          <t>44492238900051</t>
+        </is>
+      </c>
+      <c r="C826" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" s="1" t="inlineStr">
+        <is>
+          <t>SCHOLAR FAB ORGANISATION</t>
+        </is>
+      </c>
+      <c r="B827" s="1" t="inlineStr">
+        <is>
+          <t>44492238900069</t>
+        </is>
+      </c>
+      <c r="C827" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" s="1" t="inlineStr">
+        <is>
+          <t>SECTION DU VAR</t>
+        </is>
+      </c>
+      <c r="B828" s="1" t="inlineStr">
+        <is>
+          <t>13002087800059</t>
+        </is>
+      </c>
+      <c r="C828" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" s="1" t="inlineStr">
+        <is>
+          <t>SG FORMATION</t>
+        </is>
+      </c>
+      <c r="B829" s="1" t="inlineStr">
+        <is>
+          <t>92229033300017</t>
+        </is>
+      </c>
+      <c r="C829" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" s="1" t="inlineStr">
+        <is>
+          <t>SIGMA FORMATION</t>
+        </is>
+      </c>
+      <c r="B830" s="1" t="inlineStr">
+        <is>
+          <t>31036079700032</t>
+        </is>
+      </c>
+      <c r="C830" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" s="1" t="inlineStr">
+        <is>
+          <t>SILVYA TERRADE SUD-OUEST</t>
+        </is>
+      </c>
+      <c r="B831" s="1" t="inlineStr">
+        <is>
+          <t>35180218600145</t>
+        </is>
+      </c>
+      <c r="C831" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" s="1" t="inlineStr">
+        <is>
+          <t>SKILL AND YOU</t>
+        </is>
+      </c>
+      <c r="B832" s="1" t="inlineStr">
+        <is>
+          <t>53018898600059</t>
+        </is>
+      </c>
+      <c r="C832" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" s="1" t="inlineStr">
+        <is>
+          <t>SKILLENCE</t>
+        </is>
+      </c>
+      <c r="B833" s="1" t="inlineStr">
+        <is>
+          <t>94207809800012</t>
+        </is>
+      </c>
+      <c r="C833" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" s="1" t="inlineStr">
+        <is>
+          <t>SKOOL N'JOB</t>
+        </is>
+      </c>
+      <c r="B834" s="1" t="inlineStr">
+        <is>
+          <t>95132776600014</t>
+        </is>
+      </c>
+      <c r="C834" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" s="1" t="inlineStr">
+        <is>
+          <t>SKOOLEO</t>
+        </is>
+      </c>
+      <c r="B835" s="1" t="inlineStr">
+        <is>
+          <t>90478875900010</t>
+        </is>
+      </c>
+      <c r="C835" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" s="1" t="inlineStr">
+        <is>
+          <t>SMD ACADEMY</t>
+        </is>
+      </c>
+      <c r="B836" s="1" t="inlineStr">
+        <is>
+          <t>92172123900017</t>
+        </is>
+      </c>
+      <c r="C836" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" s="1" t="inlineStr">
+        <is>
+          <t>SOC EUROPEENNE DE FORMATION</t>
+        </is>
+      </c>
+      <c r="B837" s="1" t="inlineStr">
+        <is>
+          <t>39375321500010</t>
+        </is>
+      </c>
+      <c r="C837" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" s="1" t="inlineStr">
+        <is>
+          <t>SOC FORMATION EMPLOI INSERTION</t>
+        </is>
+      </c>
+      <c r="B838" s="1" t="inlineStr">
+        <is>
+          <t>40308835400077</t>
+        </is>
+      </c>
+      <c r="C838" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" s="1" t="inlineStr">
+        <is>
+          <t>SOCIETE COOPERATIVE D INTERET COLLECTIF INFORMATION FORMATION ANIMATION DEVELOPPEMENT</t>
+        </is>
+      </c>
+      <c r="B839" s="1" t="inlineStr">
+        <is>
+          <t>38078886900028</t>
+        </is>
+      </c>
+      <c r="C839" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" s="1" t="inlineStr">
+        <is>
+          <t>SOCIETE MAHORAISE DE FORMATION PROFESSIONNELLE</t>
+        </is>
+      </c>
+      <c r="B840" s="1" t="inlineStr">
+        <is>
+          <t>80540154400020</t>
+        </is>
+      </c>
+      <c r="C840" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" s="1" t="inlineStr">
+        <is>
+          <t>SOCRATE CONSEIL &amp; FORMATION</t>
+        </is>
+      </c>
+      <c r="B841" s="1" t="inlineStr">
+        <is>
+          <t>38311361000059</t>
+        </is>
+      </c>
+      <c r="C841" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" s="1" t="inlineStr">
+        <is>
+          <t>SOLIDARITE ET JALONS POUR LE TRAVAIL</t>
+        </is>
+      </c>
+      <c r="B842" s="1" t="inlineStr">
+        <is>
+          <t>31839329501062</t>
+        </is>
+      </c>
+      <c r="C842" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" s="1" t="inlineStr">
+        <is>
+          <t>SPORTS &amp; ETUDES CONCEPT</t>
+        </is>
+      </c>
+      <c r="B843" s="1" t="inlineStr">
+        <is>
+          <t>43962415600055</t>
+        </is>
+      </c>
+      <c r="C843" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" s="1" t="inlineStr">
+        <is>
+          <t>STAND UP FORMATION</t>
+        </is>
+      </c>
+      <c r="B844" s="1" t="inlineStr">
+        <is>
+          <t>90080708200012</t>
+        </is>
+      </c>
+      <c r="C844" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" s="1" t="inlineStr">
+        <is>
+          <t>START SECURITE FORMATION</t>
+        </is>
+      </c>
+      <c r="B845" s="1" t="inlineStr">
+        <is>
+          <t>88803907000014</t>
+        </is>
+      </c>
+      <c r="C845" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" s="1" t="inlineStr">
+        <is>
+          <t>STARTEVO</t>
+        </is>
+      </c>
+      <c r="B846" s="1" t="inlineStr">
+        <is>
+          <t>13002271800600</t>
+        </is>
+      </c>
+      <c r="C846" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" s="1" t="inlineStr">
+        <is>
+          <t>STEPHENSON FORMATION</t>
+        </is>
+      </c>
+      <c r="B847" s="1" t="inlineStr">
+        <is>
+          <t>30975404200039</t>
+        </is>
+      </c>
+      <c r="C847" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STUDI </t>
+        </is>
+      </c>
+      <c r="B848" s="1" t="inlineStr">
+        <is>
+          <t>91114836900018</t>
+        </is>
+      </c>
+      <c r="C848" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" s="1" t="inlineStr">
+        <is>
+          <t>SUD'MANAGEMENT ENTREPRISES</t>
+        </is>
+      </c>
+      <c r="B849" s="1" t="inlineStr">
+        <is>
+          <t>38980220800014</t>
+        </is>
+      </c>
+      <c r="C849" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" s="1" t="inlineStr">
+        <is>
+          <t>SYNERGIE OCEAN INDIEN</t>
+        </is>
+      </c>
+      <c r="B850" s="1" t="inlineStr">
+        <is>
+          <t>50921839200025</t>
+        </is>
+      </c>
+      <c r="C850" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" s="1" t="inlineStr">
+        <is>
+          <t>TALIS COMPETENCES &amp; CERTIFICATIONS</t>
+        </is>
+      </c>
+      <c r="B851" s="1" t="inlineStr">
+        <is>
+          <t>34959731000086</t>
+        </is>
+      </c>
+      <c r="C851" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" s="1" t="inlineStr">
+        <is>
+          <t>TELE POP MUSIC</t>
+        </is>
+      </c>
+      <c r="B852" s="1" t="inlineStr">
+        <is>
+          <t>72206130600014</t>
+        </is>
+      </c>
+      <c r="C852" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" s="1" t="inlineStr">
+        <is>
+          <t>TEMPUS FORMATIONS</t>
+        </is>
+      </c>
+      <c r="B853" s="1" t="inlineStr">
+        <is>
+          <t>52005737300059</t>
+        </is>
+      </c>
+      <c r="C853" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" s="1" t="inlineStr">
+        <is>
+          <t>TETRANERGY</t>
+        </is>
+      </c>
+      <c r="B854" s="1" t="inlineStr">
+        <is>
+          <t>34277034400055</t>
+        </is>
+      </c>
+      <c r="C854" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" s="1" t="inlineStr">
+        <is>
+          <t>TETRANERGY</t>
+        </is>
+      </c>
+      <c r="B855" s="1" t="inlineStr">
+        <is>
+          <t>34277034400063</t>
+        </is>
+      </c>
+      <c r="C855" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" s="1" t="inlineStr">
+        <is>
+          <t>TEXAGERES</t>
+        </is>
+      </c>
+      <c r="B856" s="1" t="inlineStr">
+        <is>
+          <t>49415409900068</t>
+        </is>
+      </c>
+      <c r="C856" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" s="1" t="inlineStr">
+        <is>
+          <t>THOT LEARNING</t>
+        </is>
+      </c>
+      <c r="B857" s="1" t="inlineStr">
+        <is>
+          <t>90067089400014</t>
+        </is>
+      </c>
+      <c r="C857" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" s="1" t="inlineStr">
+        <is>
+          <t>TOP DRIVE LEARNING</t>
+        </is>
+      </c>
+      <c r="B858" s="1" t="inlineStr">
+        <is>
+          <t>90096880100010</t>
+        </is>
+      </c>
+      <c r="C858" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" s="1" t="inlineStr">
+        <is>
+          <t>TOP FORMATION</t>
+        </is>
+      </c>
+      <c r="B859" s="1" t="inlineStr">
+        <is>
+          <t>93237947200024</t>
+        </is>
+      </c>
+      <c r="C859" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" s="1" t="inlineStr">
+        <is>
+          <t>TRAJECTIO TRAVAILLER EN NORMANDIE</t>
+        </is>
+      </c>
+      <c r="B860" s="1" t="inlineStr">
+        <is>
+          <t>33161658100053</t>
+        </is>
+      </c>
+      <c r="C860" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" s="1" t="inlineStr">
+        <is>
+          <t>TRAJECTOIRE FORMATION</t>
+        </is>
+      </c>
+      <c r="B861" s="1" t="inlineStr">
+        <is>
+          <t>39324819000034</t>
+        </is>
+      </c>
+      <c r="C861" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" s="1" t="inlineStr">
+        <is>
+          <t>TREMPLIN 84</t>
+        </is>
+      </c>
+      <c r="B862" s="1" t="inlineStr">
+        <is>
+          <t>42416131300038</t>
+        </is>
+      </c>
+      <c r="C862" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" s="1" t="inlineStr">
+        <is>
+          <t>TROIS SOLUTIONS POUR L'ALTERNANCE</t>
+        </is>
+      </c>
+      <c r="B863" s="1" t="inlineStr">
+        <is>
+          <t>84841025400033</t>
+        </is>
+      </c>
+      <c r="C863" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" s="1" t="inlineStr">
+        <is>
+          <t>UP FORMATION</t>
+        </is>
+      </c>
+      <c r="B864" s="1" t="inlineStr">
+        <is>
+          <t>79739333700044</t>
+        </is>
+      </c>
+      <c r="C864" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" s="1" t="inlineStr">
+        <is>
+          <t>UPGRADE</t>
+        </is>
+      </c>
+      <c r="B865" s="1" t="inlineStr">
+        <is>
+          <t>95313642100013</t>
+        </is>
+      </c>
+      <c r="C865" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" s="1" t="inlineStr">
+        <is>
+          <t>UPGRADE FORM</t>
+        </is>
+      </c>
+      <c r="B866" s="1" t="inlineStr">
+        <is>
+          <t>98328430800027</t>
+        </is>
+      </c>
+      <c r="C866" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" s="1" t="inlineStr">
+        <is>
+          <t>UPYZI</t>
+        </is>
+      </c>
+      <c r="B867" s="1" t="inlineStr">
+        <is>
+          <t>89835392500024</t>
+        </is>
+      </c>
+      <c r="C867" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" s="1" t="inlineStr">
+        <is>
+          <t>VALLIER HORIZON</t>
+        </is>
+      </c>
+      <c r="B868" s="1" t="inlineStr">
+        <is>
+          <t>92462332500017</t>
+        </is>
+      </c>
+      <c r="C868" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" s="1" t="inlineStr">
+        <is>
+          <t>VENUS CONSULTING</t>
+        </is>
+      </c>
+      <c r="B869" s="1" t="inlineStr">
+        <is>
+          <t>82214273300010</t>
+        </is>
+      </c>
+      <c r="C869" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" s="1" t="inlineStr">
+        <is>
+          <t>VIA FORMATION</t>
+        </is>
+      </c>
+      <c r="B870" s="1" t="inlineStr">
+        <is>
+          <t>39839792700102</t>
+        </is>
+      </c>
+      <c r="C870" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" s="1" t="inlineStr">
+        <is>
+          <t>VIA FORMATION</t>
+        </is>
+      </c>
+      <c r="B871" s="1" t="inlineStr">
+        <is>
+          <t>39839792700292</t>
+        </is>
+      </c>
+      <c r="C871" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" s="1" t="inlineStr">
+        <is>
+          <t>VICHY ALTERNATIVE EMPLOI, CONSULTING &amp; FORMATIONS</t>
+        </is>
+      </c>
+      <c r="B872" s="1" t="inlineStr">
+        <is>
+          <t>93764647900017</t>
+        </is>
+      </c>
+      <c r="C872" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" s="1" t="inlineStr">
+        <is>
+          <t>VIP&amp;CO</t>
+        </is>
+      </c>
+      <c r="B873" s="1" t="inlineStr">
+        <is>
+          <t>75353047600039</t>
+        </is>
+      </c>
+      <c r="C873" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" s="1" t="inlineStr">
+        <is>
+          <t>VIRTUFORMA</t>
+        </is>
+      </c>
+      <c r="B874" s="1" t="inlineStr">
+        <is>
+          <t>92852083200017</t>
+        </is>
+      </c>
+      <c r="C874" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" s="1" t="inlineStr">
+        <is>
+          <t>VITRUV HCR</t>
+        </is>
+      </c>
+      <c r="B875" s="1" t="inlineStr">
+        <is>
+          <t>53001034700058</t>
+        </is>
+      </c>
+      <c r="C875" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" s="1" t="inlineStr">
+        <is>
+          <t>VOL GROUPE CONSEILS, FORMATIONS</t>
+        </is>
+      </c>
+      <c r="B876" s="1" t="inlineStr">
+        <is>
+          <t>84823563600018</t>
+        </is>
+      </c>
+      <c r="C876" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" s="1" t="inlineStr">
+        <is>
+          <t>W E C</t>
+        </is>
+      </c>
+      <c r="B877" s="1" t="inlineStr">
+        <is>
+          <t>75311164000029</t>
+        </is>
+      </c>
+      <c r="C877" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" s="1" t="inlineStr">
+        <is>
+          <t>WEB HORIZON</t>
+        </is>
+      </c>
+      <c r="B878" s="1" t="inlineStr">
+        <is>
+          <t>93945933500013</t>
+        </is>
+      </c>
+      <c r="C878" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" s="1" t="inlineStr">
+        <is>
+          <t>WENO FORMATION</t>
+        </is>
+      </c>
+      <c r="B879" s="1" t="inlineStr">
+        <is>
+          <t>90186017100023</t>
+        </is>
+      </c>
+      <c r="C879" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" s="1" t="inlineStr">
+        <is>
+          <t>XB ACADEMY</t>
+        </is>
+      </c>
+      <c r="B880" s="1" t="inlineStr">
+        <is>
+          <t>97836363800013</t>
+        </is>
+      </c>
+      <c r="C880" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" s="1" t="inlineStr">
+        <is>
+          <t>XENUS FORMATION</t>
+        </is>
+      </c>
+      <c r="B881" s="1" t="inlineStr">
+        <is>
+          <t>88331396700019</t>
+        </is>
+      </c>
+      <c r="C881" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" s="1" t="inlineStr">
+        <is>
+          <t>XPERETAIL</t>
+        </is>
+      </c>
+      <c r="B882" s="1" t="inlineStr">
+        <is>
+          <t>81750845000019</t>
+        </is>
+      </c>
+      <c r="C882" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" s="1" t="inlineStr">
+        <is>
+          <t>XPERETAIL</t>
+        </is>
+      </c>
+      <c r="B883" s="1" t="inlineStr">
+        <is>
+          <t>81750845000035</t>
+        </is>
+      </c>
+      <c r="C883" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former et organiser l’évaluation</t>
+        </is>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" s="1" t="inlineStr">
+        <is>
           <t>ZILLENIUM</t>
         </is>
       </c>
-      <c r="B788" s="1" t="inlineStr">
+      <c r="B884" s="1" t="inlineStr">
         <is>
           <t>89940325700020</t>
         </is>
       </c>
-      <c r="C788" s="1" t="inlineStr">
+      <c r="C884" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>