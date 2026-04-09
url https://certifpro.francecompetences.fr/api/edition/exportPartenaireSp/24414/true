--- v0 (2025-12-13)
+++ v1 (2026-04-09)
@@ -98,51 +98,51 @@
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyFill="true"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyFill="true">
       <alignment wrapText="true" vertical="center" horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C246"/>
+  <dimension ref="A1:C232"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="42.109375" customWidth="true"/>
     <col min="2" max="2" width="13.54296875" customWidth="true"/>
     <col min="3" max="3" width="18.04296875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="15.0">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Nom de l'organisme</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>SIRET</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Rôle du partenaire</t>
         </is>
@@ -248,4085 +248,3847 @@
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>A.R.A.P.L COTE D'AZUR</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>31302975300024</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>ABC BOOKSHOP</t>
+          <t>ABC FORMATION CONTINUE</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>33007561500022</t>
+          <t>79121316800028</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>ABC FORMATION CONTINUE</t>
+          <t>ACCOM INSTITUT</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>79121316800028</t>
+          <t>34779594000043</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>ABD FORMATIONS</t>
+          <t>ACF</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>50857207000037</t>
+          <t>89337802600015</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>ACCOM INSTITUT</t>
+          <t>ACTICOP</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>34779594000043</t>
+          <t>80378820700022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>ACF</t>
+          <t>ACTIV' PROJETS</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>89337802600015</t>
+          <t>89058179600020</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>ACM CONSULT</t>
+          <t>ACTIV'ENGLISH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>89957129300013</t>
+          <t>49822471600049</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>ACTICOP</t>
+          <t>ALBERT LEARNING</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>80378820700022</t>
+          <t>88401942300018</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>ACTIV' PROJETS</t>
+          <t>ALINE GOUBSKY</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>89058179600020</t>
+          <t>82436001000014</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>ACTIV'ENGLISH</t>
+          <t>ALISON ARMSTRONG</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>49822471600049</t>
+          <t>50945130800019</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>ALBERT LEARNING</t>
+          <t>ALYSSA KING</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>88401942300018</t>
+          <t>52271929300022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>ALINE GOUBSKY</t>
+          <t>AMANDA GREY</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>82436001000014</t>
+          <t>52955255600027</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>ALISON ARMSTRONG</t>
+          <t>AMW ENGLISH TRAINING</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>50945130800019</t>
+          <t>81280408600021</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>ALYSSA KING</t>
+          <t>ANGLAIS @ ANTONY</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>52271929300022</t>
+          <t>88894202600012</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>AMANDA GREY</t>
+          <t>ANGLAIS @ CHARTRES</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>52955255600027</t>
+          <t>90990426000017</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>AMPLI FORMATION CONSEIL</t>
+          <t>ANGLAIS @ LIMOGES</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>45191636500013</t>
+          <t>88936193700028</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>AMW ENGLISH TRAINING</t>
+          <t>ANGLAIS @ LYON</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>81280408600021</t>
+          <t>52194338100058</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ ANTONY</t>
+          <t>ANGLAIS @ PARIS REIMS ORLEANS</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>88894202600012</t>
+          <t>40847211600149</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ CHARTRES</t>
+          <t>ANGLAIS @ PLAISIR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>90990426000017</t>
+          <t>89265605900011</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ LIMOGES</t>
+          <t>ANGLAIS @ SAINT HERBLAIN</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>88936193700028</t>
+          <t>88946186900014</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ LYON</t>
+          <t>ANGLAIS @ TOULON</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>52194338100058</t>
+          <t>43536017700016</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ PARIS REIMS ORLEANS</t>
+          <t>ANGLAIS @ TOURS</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>40847211600149</t>
+          <t>43983139700021</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ PLAISIR</t>
+          <t>ANGLAIS @ TOURS</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>89265605900011</t>
+          <t>43983139700039</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ SAINT HERBLAIN</t>
+          <t>ANGLAIS COMMUNICATION</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>88946186900014</t>
+          <t>90174205600012</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ TOULON</t>
+          <t>ANGLAIS IN FRANCE</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>43536017700016</t>
+          <t>50311341700029</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ TOURS</t>
+          <t>ANGLAIS@AVIGNON</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>43983139700021</t>
+          <t>75034676900037</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ TOURS</t>
+          <t>ANGLAIS@MARSEILLE</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>43983139700039</t>
+          <t>43354908600018</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS COMMUNICATION</t>
+          <t>ANGLAIS@MASSY</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>90174205600012</t>
+          <t>90207706400019</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS IN FRANCE</t>
+          <t>ANNE MONMASSON</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>50311341700029</t>
+          <t>48971972400036</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS@AVIGNON</t>
+          <t>APERTIS CONSEIL</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>75034676900037</t>
+          <t>81145326500027</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS@MARSEILLE</t>
+          <t>APPLETON SCHOOL OF ENGLISH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>43354908600018</t>
+          <t>84516395500022</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS@MASSY</t>
+          <t>APPUY COMPETENCES</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>90207706400019</t>
+          <t>79988472100017</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>ANNE MONMASSON</t>
+          <t>ASSISTANCE ET CONSEIL EN FORMATION</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>48971972400036</t>
+          <t>82949546400036</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>APERTIS CONSEIL</t>
+          <t>ASSISTANCE ET CONSEIL EN FORMATION EN ENTREPRISE</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>81145326500027</t>
+          <t>98966250700015</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>APPLETON SCHOOL OF ENGLISH</t>
+          <t>ASSOCIATION TICHRI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>84516395500022</t>
+          <t>79116855200044</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>APPUY COMPETENCES</t>
+          <t>ASTARA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>79988472100017</t>
+          <t>81299849000013</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>ASSISTANCE ET CONSEIL EN FORMATION</t>
+          <t>AVOSCOURS</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>82949546400036</t>
+          <t>90021724100018</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>ASSISTANCE ET CONSEIL EN FORMATION EN ENTREPRISE</t>
+          <t>AYNI.COM</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>98966250700015</t>
+          <t>80964890000011</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION TICHRI</t>
+          <t>B2H83 FREJUS</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>79116855200044</t>
+          <t>85151781300016</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>ASTARA</t>
+          <t>BC SCHOOL OF ENGLISH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>81299849000013</t>
+          <t>91012725700012</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>AVOSCOURS</t>
+          <t>BUSINESS ENGLISH BOX</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>90021724100018</t>
+          <t>42997385200032</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>AYNI.COM</t>
+          <t>BUSINESS SPEAKING</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>80964890000011</t>
+          <t>53867940800020</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>B2H83 FREJUS</t>
+          <t>CAP FORMATION</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>85151781300016</t>
+          <t>33237704300051</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>BC SCHOOL OF ENGLISH</t>
+          <t>CATHERINE MACHIN</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>91012725700012</t>
+          <t>80831641800017</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>BEATRICE MARCHIX</t>
+          <t>CATHERINE WHELAN</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>85390072800017</t>
+          <t>52360962600024</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS ENGLISH BOX</t>
+          <t>CENTRE DE FORMATION LANGUES</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>42997385200032</t>
+          <t>53338783300023</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS SPEAKING</t>
+          <t>CENTRE DE LANGUES STERLING INTERNATIONAL</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>53867940800020</t>
+          <t>33527647300030</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>CAP FORMATION</t>
+          <t>CHARLOTTE HAXAIRE</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>33237704300051</t>
+          <t>52776704000019</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>CATHERINE MACHIN</t>
+          <t>CHATEAUX DES LANGUES</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>80831641800017</t>
+          <t>32797701300017</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>CATHERINE WHELAN</t>
+          <t>CHERRY POWELL</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>52360962600024</t>
+          <t>80425206200018</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION LANGUES</t>
+          <t>CLAIRE CHATWIN</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>53338783300023</t>
+          <t>42408630400013</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE LANGUES STERLING INTERNATIONAL</t>
+          <t>CLARE MOSS</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>33527647300030</t>
+          <t>42084741000024</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>CHARLOTTE HAXAIRE</t>
+          <t>CLARE ROBINSON</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>52776704000019</t>
+          <t>40111642100025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>CHATEAUX DES LANGUES</t>
+          <t>CONVERSATION STUDIO</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>32797701300017</t>
+          <t>89959014500020</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>CHERRY POWELL</t>
+          <t>CS SERVICES</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>80425206200018</t>
+          <t>88956634500019</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>CLAIRE CHATWIN</t>
+          <t>CULLEN LANGUAGE SERVICES</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>42408630400013</t>
+          <t>48353197600023</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>CLARE MOSS</t>
+          <t>DATLIN GROUPE</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>42084741000024</t>
+          <t>90292779700016</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>CLARE ROBINSON</t>
+          <t>DGB ENGLISH TEAM</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>40111642100025</t>
+          <t>44310583800033</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>CONVERSATION STUDIO</t>
+          <t>DGB ENGLISH TEAM</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>89959014500020</t>
+          <t>44310583800058</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>CS SERVICES</t>
+          <t>DIGILANGUES</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>88956634500019</t>
+          <t>89225015000018</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>CULLEN LANGUAGE SERVICES</t>
+          <t>DTA2</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>48353197600023</t>
+          <t>83168364400015</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>DATLIN GROUPE</t>
+          <t>EDUCATIONAL PROGRAMS BORDEAUX 1</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>90292779700016</t>
+          <t>43259622900026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>DGB ENGLISH TEAM</t>
+          <t>EDUCATIONAL PROGRAMS BORDEAUX 1</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>44310583800033</t>
+          <t>43259622900034</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>DGB ENGLISH TEAM</t>
+          <t>ELENA NED EL HADJ</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>44310583800058</t>
+          <t>91367267100017</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>DIGILANGUES</t>
+          <t>ELIZABETH CLEVELAND</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>89225015000018</t>
+          <t>51828594500045</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>DTA2</t>
+          <t>ENGLISH - WHY NOT</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>83168364400015</t>
+          <t>44415864600018</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>EDUCASTREAM</t>
+          <t>ENGLISH AB</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>49161835100044</t>
+          <t>79896496100014</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>EDUCATIONAL PROGRAMS BORDEAUX 1</t>
+          <t>ENGLISH AB</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>43259622900026</t>
+          <t>79896496100022</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>EDUCATIONAL PROGRAMS BORDEAUX 1</t>
+          <t>ENGLISH COACH</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>43259622900034</t>
+          <t>50248930500016</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>ELENA NED EL HADJ</t>
+          <t>ENGLISH FOR FRENCH</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>91367267100017</t>
+          <t>81779652700031</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>ELIZABETH CLEVELAND</t>
+          <t>ENGLISH OF COURSE</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>51828594500045</t>
+          <t>82194126700014</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH - WHY NOT</t>
+          <t>ENGLISH ON MARS</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>44415864600018</t>
+          <t>84128433400023</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH AB</t>
+          <t>ENGLISH PROFICIENCY</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>79896496100014</t>
+          <t>95261130900016</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH AB</t>
+          <t>ENGLISH VILLAGE</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>79896496100022</t>
+          <t>43912341500044</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH ACADEMY</t>
+          <t>ENGLISH VILLAGE</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>90335843000010</t>
+          <t>43912341500069</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH COACH</t>
+          <t>ENVISION FORMATION ET CONSEIL</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>50248930500016</t>
+          <t>91994658200013</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH FOR FRENCH</t>
+          <t>EUDEHO</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>81779652700031</t>
+          <t>85363365900018</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH OF COURSE</t>
+          <t>EUROFORM</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>82194126700014</t>
+          <t>90081687700022</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH ON MARS</t>
+          <t>EXPLORA LANGUES</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>84128433400023</t>
+          <t>42069932400026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH PROFICIENCY</t>
+          <t>FAST ENGLISH</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>95261130900016</t>
+          <t>85013743100019</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH VILLAGE</t>
+          <t>FAST SPORT</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>43912341500044</t>
+          <t>49836532900065</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH VILLAGE</t>
+          <t>FERIEL TEMMAR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>43912341500069</t>
+          <t>51102076000019</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>ENJOY LANGUES</t>
+          <t>FOREPRO</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>91892647800010</t>
+          <t>42272629900049</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>ENVISION FORMATION ET CONSEIL</t>
+          <t>FORMATION-LIBERCOM</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>91994658200013</t>
+          <t>52136575900021</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>EUDEHO</t>
+          <t>FORUM TRADUCTION. EASY LANGUE FORMATION</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>85363365900018</t>
+          <t>41351724400047</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>EUROFORM</t>
+          <t>FRANCHINVEST</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>90081687700022</t>
+          <t>43859674400013</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>EXPLORA LANGUES</t>
+          <t>FRENCH TOUCH ENGLISH</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>42069932400026</t>
+          <t>82510671900016</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>FAST ENGLISH</t>
+          <t>FUN LEARNING MARSEILLE</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>85013743100019</t>
+          <t>83441336100025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>FAST SPORT</t>
+          <t>GLOBAL-EXAM</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>49836532900065</t>
+          <t>79524639600019</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>FERIEL TEMMAR</t>
+          <t>GROUPE MBR SERVICES</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>51102076000019</t>
+          <t>43047236500039</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>FOREPRO</t>
+          <t>HALLEY</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>42272629900049</t>
+          <t>81995838000027</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>FORMATION-LIBERCOM</t>
+          <t>HEATHER JANE BLANCHARD</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>52136575900021</t>
+          <t>79785463500027</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>FORUM TRADUCTION. EASY LANGUE FORMATION</t>
+          <t>HELENE BOUDINEL</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>41351724400047</t>
+          <t>93160604000018</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>FRANCHINVEST</t>
+          <t>I B L</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>43859674400013</t>
+          <t>43302808100027</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>FRENCH TOUCH ENGLISH</t>
+          <t>IDEM</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>82510671900016</t>
+          <t>48121966500033</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>FUN LEARNING MARSEILLE</t>
+          <t>INDIA BUREL</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>83441336100025</t>
+          <t>79787477300030</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>GLOBAL-EXAM</t>
+          <t>INFANS GROUP</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>79524639600019</t>
+          <t>82404542100156</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>GROUPE MBR SERVICES</t>
+          <t>INSTITUT DES LANGUES DE SPECIALITE</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>43047236500039</t>
+          <t>43358085900026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>HALLEY</t>
+          <t>INTERCOUNTRY ACADEMY</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>81995838000027</t>
+          <t>48879385200028</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>HEATHER JANE BLANCHARD</t>
+          <t>ISABELLE DE FEO</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>79785463500027</t>
+          <t>49984646700052</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>HELENE BOUDINEL</t>
+          <t>ISABELLE TIBIER</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>93160604000018</t>
+          <t>88801386900035</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>I B L</t>
+          <t>JEAN MARC JALLET</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>43302808100027</t>
+          <t>75260920600012</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>IDEM</t>
+          <t>JEREMY WAINSTEAD CONSEIL &amp; FORMATION</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>48121966500033</t>
+          <t>79953548900014</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>INDIA BUREL</t>
+          <t>JEUNES DIPLOMATES</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>79787477300030</t>
+          <t>43885623900043</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>INFANS GROUP</t>
+          <t>JOKER FORM</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>82404542100156</t>
+          <t>90290305300012</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES LANGUES DE SPECIALITE</t>
+          <t>JUAN PIEDRAHITA CARDONA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>43358085900026</t>
+          <t>88822051400010</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>INTERCOUNTRY ACADEMY</t>
+          <t>KALYANE</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>48879385200028</t>
+          <t>80149414700011</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>ISABELLE TIBIER</t>
+          <t>KATHRYN BEATON</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>88801386900035</t>
+          <t>75258454000021</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>JEAN MARC JALLET</t>
+          <t>KATIE JOHNSTON</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>75260920600012</t>
+          <t>52498533000033</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>JEREMY WAINSTEAD CONSEIL &amp; FORMATION</t>
+          <t>KENDRA HIPKINS</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>79953548900014</t>
+          <t>80175348400014</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>JEUNES DIPLOMATES</t>
+          <t>KILUZ</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>43885623900043</t>
+          <t>85133705500020</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>JOKER FORM</t>
+          <t>L.O.L. (LEARNING, OUTSTANDING, LAUGHING)</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>90290305300012</t>
+          <t>84518141100024</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>JUAN PIEDRAHITA CARDONA</t>
+          <t>LA MAISON DE L'ANGLAIS</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>88822051400010</t>
+          <t>50336080200055</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>KALYANE</t>
+          <t>LA MAISON DE L'ANGLAIS</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>80149414700011</t>
+          <t>50336080200063</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>KANGOUROU</t>
+          <t>LA MAISON DE L'ANGLAIS</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>39498299500042</t>
+          <t>50336080200071</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>KATHRYN BEATON</t>
+          <t>LAURENCE NEUMANN</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>75258454000021</t>
+          <t>80999978200018</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>KATIE JOHNSTON</t>
+          <t>LAURIE KIM CRAIG</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>52498533000033</t>
+          <t>53778082700011</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>KENDRA HIPKINS</t>
+          <t>LEARN IDIOMAS</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>80175348400014</t>
+          <t>89845789000017</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>KILUZ</t>
+          <t>LES CLES DE LA GESTION</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>85133705500020</t>
+          <t>51224502800059</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>L.O.L. (LEARNING, OUTSTANDING, LAUGHING)</t>
+          <t>LES ERUDITS</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>84518141100024</t>
+          <t>89862960500012</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>LA MAISON DE L'ANGLAIS</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>50336080200055</t>
+          <t>90840084900026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>LA MAISON DE L'ANGLAIS</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>50336080200063</t>
+          <t>88292874000050</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>LA MAISON DE L'ANGLAIS</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>50336080200071</t>
+          <t>50456496400022</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>LAURENCE NEUMANN</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>80999978200018</t>
+          <t>50479461100013</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>LAURIE KIM CRAIG</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>53778082700011</t>
+          <t>81187834700053</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>LEARN IDIOMAS</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>89845789000017</t>
+          <t>75148341300017</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>LEARNINGHOME</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>91835843300012</t>
+          <t>88415016000015</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>LES CLES DE LA GESTION</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>51224502800059</t>
+          <t>90393374500015</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>LES ERUDITS</t>
+          <t>LES PETITS BILINGUES  /  CLASS'BILI</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>89862960500012</t>
+          <t>51459303700013</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LES PETITS BILINGUES / CLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>90840084900026</t>
+          <t>79306707500010</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LES PETITS BILINGUES, CLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>88292874000050</t>
+          <t>48312925000153</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LES PETITS BILINGUES-CLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>50456496400022</t>
+          <t>91785039800020</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LES PETITS BILINGUESCLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>50479461100013</t>
+          <t>50416812100052</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LINGUA FIRST</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>81187834700053</t>
+          <t>75189905500022</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LINGUAID FRANCE</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>75148341300017</t>
+          <t>53968218700015</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LINGUAPHONE</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>88415016000015</t>
+          <t>53969672400027</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LISA NOTHIAS</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>90393374500015</t>
+          <t>79799642800026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES  /  CLASS'BILI</t>
+          <t>LISTEN</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>51459303700013</t>
+          <t>91339322900020</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES / CLASS'BILINGUE</t>
+          <t>LOQUENDI</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>79306707500010</t>
+          <t>43327058400033</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES, CLASS'BILINGUE</t>
+          <t>LPB OPALE</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>48312925000153</t>
+          <t>51177488700018</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES-CLASS'BILINGUE</t>
+          <t>LUDALAB</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>91785039800020</t>
+          <t>89254591400012</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUESCLASS'BILINGUE</t>
+          <t>LUM ACADEMY</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>50416812100052</t>
+          <t>91199579300013</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>LINGUA FIRST</t>
+          <t>MADAME CELINE MEYER</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>75189905500022</t>
+          <t>50838425200013</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>LINGUAID FRANCE</t>
+          <t>MADAME HELENE PROPHETE</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>53968218700015</t>
+          <t>51501621000012</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>LINGUAPHONE</t>
+          <t>MADAME JULIE LEBIZAY</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>53969672400027</t>
+          <t>53475762000016</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>LISA NOTHIAS</t>
+          <t>MADAME MARIE BARTHONNET</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>79799642800026</t>
+          <t>42900105000013</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>LISTEN</t>
+          <t>MADAME SYLVIE BATAILLARD</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>91339322900012</t>
+          <t>51370507900012</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>LOQUENDI</t>
+          <t>MARGHERITA SFORZA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>43327058400033</t>
+          <t>53949342900028</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>LPB OPALE</t>
+          <t>MARION FOURNIER</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>51177488700018</t>
+          <t>53445241200024</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>LUDALAB</t>
+          <t>MARJORIE STUART</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>89254591400012</t>
+          <t>50344412700024</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>LUM ACADEMY</t>
+          <t>MARMIGNON BROTHERS</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>91199579300013</t>
+          <t>82990848200013</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>MADAME CELINE MEYER</t>
+          <t>MARYLINE BOURDEL</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>50838425200013</t>
+          <t>79925606000036</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>MADAME HELENE PROPHETE</t>
+          <t>MATHEW LAMBERT</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>51501621000012</t>
+          <t>81422331900025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>MADAME JELENA BACKOVIC</t>
+          <t>METAFORMA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>83462858800016</t>
+          <t>90854439800013</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>MADAME JULIE LEBIZAY</t>
+          <t>MICHELLE LAFERRIERE</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>53475762000016</t>
+          <t>81327332300010</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>MADAME MARIE BARTHONNET</t>
+          <t>MICHELLE ONOFREY</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>42900105000013</t>
+          <t>88025265500027</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>MADAME SYLVIE BATAILLARD</t>
+          <t>MONSIEUR GREGORY WILLIAMS</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>51370507900012</t>
+          <t>43988427100024</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>MARGHERITA SFORZA</t>
+          <t>NATHAN MOSS</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>53949342900028</t>
+          <t>80233686700055</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>MARION FOURNIER</t>
+          <t>NEOPRO FORMATION 5.0</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>53445241200024</t>
+          <t>89303974300016</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>MARJORIE STUART</t>
+          <t>NINA YARDEMIAN</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>50344412700024</t>
+          <t>88175336200014</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>MARK BAYHURST</t>
+          <t>ODYSSEE CREATION</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>80502004700025</t>
+          <t>50419477000047</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>MARMIGNON BROTHERS</t>
+          <t>ONLY</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>82990848200013</t>
+          <t>90267263300028</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>MARYLINE BOURDEL</t>
+          <t>OPCOACH</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>79925606000036</t>
+          <t>51274057200031</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>MATHEW LAMBERT</t>
+          <t>OURAGAN FORMATION</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>81422331900025</t>
+          <t>40818282200051</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>METAFORMA</t>
+          <t>OXBRIDGE</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>90854439800013</t>
+          <t>85395352900015</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>MICHELLE LAFERRIERE</t>
+          <t>PALMA SPEAK HOLDING</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>81327332300010</t>
+          <t>51936755100024</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>MICHELLE ONOFREY</t>
+          <t>PASS FORMATION</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>88025265500027</t>
+          <t>51760378300047</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>MONSIEUR GREGORY WILLIAMS</t>
+          <t>PAULINE FORMATION</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>43988427100024</t>
+          <t>91904523700014</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>NATHAN MOSS</t>
+          <t>PEGGY MOINEL</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>80233686700030</t>
+          <t>45247278000058</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>NEOPRO FORMATION 5.0</t>
+          <t>PREP'AVENIR FORMATION</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>89303974300016</t>
+          <t>48909912700024</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>NINA YARDEMIAN</t>
+          <t>PRISMA FORMATIONS</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>88175336200014</t>
+          <t>39336805500041</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>ODYSSEE CREATION</t>
+          <t>PROFORMATION</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>50419477000047</t>
+          <t>33751741100019</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>ONLY</t>
+          <t>RACHAEL AMOS</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>90267263300028</t>
+          <t>75016969000039</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>OPCOACH</t>
+          <t>RADIO ENGLISH LYON</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>51274057200031</t>
+          <t>79432806200029</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>OURAGAN FORMATION</t>
+          <t>SKILLS AND PERFORMANCE</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>40818282200051</t>
+          <t>90287126800014</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>OXBRIDGE</t>
+          <t>SKILLS FORMATION</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>85395352900015</t>
+          <t>90292296200029</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>PALMA SPEAK HOLDING</t>
+          <t>SKYSUCCESS</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>51936755100024</t>
+          <t>97968458600014</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>PASS FORMATION</t>
+          <t>SMART CEDAR SQY</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>51760378300047</t>
+          <t>88755207300017</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>PAULINE FORMATION</t>
+          <t>SNOW BUSINESS ENGLISH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>91904523700014</t>
+          <t>81473800100027</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>PEGGY MOINEL</t>
+          <t>SO MULHOUSE</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>45247278000058</t>
+          <t>52971828000025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>PREP'AVENIR FORMATION</t>
+          <t>SOPHIE MEUNIER</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>48909912700024</t>
+          <t>85391819100018</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>PRISMA FORMATIONS</t>
+          <t>SPEAKUP ENGLISH COACHING</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>39336805500041</t>
+          <t>84121471100027</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>PROFORMATION</t>
+          <t>STAFF 66</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>33751741100019</t>
+          <t>90217982900012</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>RACHAEL AMOS</t>
+          <t>STEPHAN LEARNING</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>75016969000039</t>
+          <t>43979560000014</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>RADIO ENGLISH LYON</t>
+          <t>STEPHEN LEE</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>79432806200029</t>
+          <t>82294231400011</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>SAINT'EX ENGLISH</t>
+          <t>SUSANA MONTERO</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>85159329300026</t>
+          <t>79371973300032</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>SKILLS AND PERFORMANCE</t>
+          <t>SYLVIE DUCES</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>90287126800014</t>
+          <t>81965610900025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>SKILLS FORMATION</t>
+          <t>Stephane Chetboun</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>90292296200029</t>
+          <t>79510128600016</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>SKYSUCCESS</t>
+          <t>TIMOTHY STAPLETON</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>97968458600014</t>
+          <t>51073703400015</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>SMART CEDAR SQY</t>
+          <t>TLC - LANGUES</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>88755207300017</t>
+          <t>41984510200062</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>SNOW BUSINESS ENGLISH</t>
+          <t>TRAINING PEOPLE</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>81473800100027</t>
+          <t>88778995600018</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>SO MULHOUSE</t>
+          <t>UNE AUTRE LANGUE LYON</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>52971828000025</t>
+          <t>90916223200013</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>SOPHIE MEUNIER</t>
+          <t>UNE AUTRE LANGUE MONTPELLIER</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>85391819100018</t>
+          <t>89379170700019</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>SPEAK IN GERS</t>
+          <t>UNE AUTRE LANGUE SETE</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>49984646700045</t>
+          <t>84198337200019</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>SPEAKUP ENGLISH COACHING</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>84121471100027</t>
+          <t>82070200900011</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>STAFF 66</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>90217982900012</t>
+          <t>53965892200015</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>STEPHAN LEARNING</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>43979560000014</t>
+          <t>44013802200049</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>STEPHEN LEE</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>82294231400011</t>
+          <t>91396518200029</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>SUSANA MONTERO</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>79371973300032</t>
+          <t>80352569000035</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>SYLVIE DUCES</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>81965610900025</t>
+          <t>40847211600115</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>Stephane Chetboun</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>79510128600016</t>
+          <t>40847211600073</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>TIMOTHY STAPLETON</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>51073703400015</t>
+          <t>40847211600040</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>TLC - LANGUES</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>41984510200062</t>
+          <t>40847211600164</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>TRAINING PEOPLE</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>88778995600018</t>
+          <t>43131546400021</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE LYON</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>90916223200013</t>
+          <t>40847211600016</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE MONTPELLIER</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>89379170700019</t>
+          <t>44289449900023</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE SETE</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>84198337200019</t>
+          <t>88246416700015</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>82070200900011</t>
+          <t>49493651100059</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>53965892200015</t>
+          <t>82809468000018</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>48214884800013</t>
+          <t>51775573200040</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>44013802200049</t>
+          <t>40847211600172</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>91396518200029</t>
+          <t>52748137800026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>80352569000035</t>
+          <t>75280068000015</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>40847211600115</t>
+          <t>90765590600028</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>40847211600073</t>
+          <t>90048264700014</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>WALL STREET INSTITUTE</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>40847211600040</t>
+          <t>51122788600013</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>WALL STREET INSTITUTE</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>40847211600164</t>
+          <t>49493651100026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>WALL STREET INSTITUTE</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>43131546400021</t>
+          <t>43829073600018</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>WALL STREET INSTITUTE LE MANS</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>40847211600016</t>
+          <t>51775573200024</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>WAY TO GO</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>44289449900023</t>
+          <t>90492822300018</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>WINNING ENGLISH</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>88246416700015</t>
+          <t>48493474000016</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>WOOSPEAK</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>49493651100059</t>
+          <t>49117331600051</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>WOOSPEAK FRANCE</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>82809468000018</t>
+          <t>49449841300041</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>WORDS IN ACTION</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>51775573200040</t>
+          <t>80029431600024</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>YOUNG ENGLISH SPEAKERS</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>40847211600172</t>
+          <t>49868398600018</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
-        <is>
-[...236 lines deleted...]
-      <c r="C246" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>