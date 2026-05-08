--- v1 (2026-04-09)
+++ v2 (2026-05-08)
@@ -98,51 +98,51 @@
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyFill="true"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyFill="true">
       <alignment wrapText="true" vertical="center" horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C232"/>
+  <dimension ref="A1:C231"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="42.109375" customWidth="true"/>
     <col min="2" max="2" width="13.54296875" customWidth="true"/>
     <col min="3" max="3" width="18.04296875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="15.0">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Nom de l'organisme</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>SIRET</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Rôle du partenaire</t>
         </is>
@@ -622,3473 +622,3456 @@
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>ANGLAIS @ TOURS</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>43983139700039</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS COMMUNICATION</t>
+          <t>ANGLAIS IN FRANCE</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>90174205600012</t>
+          <t>50311341700029</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS IN FRANCE</t>
+          <t>ANGLAIS@AVIGNON</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>50311341700029</t>
+          <t>75034676900037</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS@AVIGNON</t>
+          <t>ANGLAIS@MARSEILLE</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>75034676900037</t>
+          <t>43354908600018</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS@MARSEILLE</t>
+          <t>ANGLAIS@MASSY</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>43354908600018</t>
+          <t>90207706400019</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS@MASSY</t>
+          <t>ANNE MONMASSON</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>90207706400019</t>
+          <t>48971972400036</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>ANNE MONMASSON</t>
+          <t>APERTIS CONSEIL</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>48971972400036</t>
+          <t>81145326500027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>APERTIS CONSEIL</t>
+          <t>APPLETON SCHOOL OF ENGLISH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>81145326500027</t>
+          <t>84516395500022</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>APPLETON SCHOOL OF ENGLISH</t>
+          <t>ASSISTANCE ET CONSEIL EN FORMATION</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>84516395500022</t>
+          <t>82949546400036</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>APPUY COMPETENCES</t>
+          <t>ASSISTANCE ET CONSEIL EN FORMATION EN ENTREPRISE</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>79988472100017</t>
+          <t>98966250700015</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>ASSISTANCE ET CONSEIL EN FORMATION</t>
+          <t>ASSOCIATION TICHRI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>82949546400036</t>
+          <t>79116855200044</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>ASSISTANCE ET CONSEIL EN FORMATION EN ENTREPRISE</t>
+          <t>ASTARA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>98966250700015</t>
+          <t>81299849000013</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION TICHRI</t>
+          <t>AVOSCOURS</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>79116855200044</t>
+          <t>90021724100018</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>ASTARA</t>
+          <t>AYNI.COM</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>81299849000013</t>
+          <t>80964890000011</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>AVOSCOURS</t>
+          <t>BC SCHOOL OF ENGLISH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>90021724100018</t>
+          <t>91012725700012</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>AYNI.COM</t>
+          <t>BERLITZ</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>80964890000011</t>
+          <t>85260905600019</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>B2H83 FREJUS</t>
+          <t>BUSINESS ENGLISH BOX</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>85151781300016</t>
+          <t>42997385200032</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>BC SCHOOL OF ENGLISH</t>
+          <t>BUSINESS SPEAKING</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>91012725700012</t>
+          <t>53867940800020</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS ENGLISH BOX</t>
+          <t>CAP FORMATION</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>42997385200032</t>
+          <t>33237704300051</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS SPEAKING</t>
+          <t>CATHERINE MACHIN</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>53867940800020</t>
+          <t>80831641800017</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>CAP FORMATION</t>
+          <t>CATHERINE WHELAN</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>33237704300051</t>
+          <t>52360962600024</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>CATHERINE MACHIN</t>
+          <t>CENTRE DE FORMATION LANGUES</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>80831641800017</t>
+          <t>53338783300023</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>CATHERINE WHELAN</t>
+          <t>CENTRE DE LANGUES STERLING INTERNATIONAL</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>52360962600024</t>
+          <t>33527647300030</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION LANGUES</t>
+          <t>CHARLOTTE HAXAIRE</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>53338783300023</t>
+          <t>52776704000019</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE LANGUES STERLING INTERNATIONAL</t>
+          <t>CHATEAUX DES LANGUES</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>33527647300030</t>
+          <t>32797701300017</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>CHARLOTTE HAXAIRE</t>
+          <t>CHERRY POWELL</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>52776704000019</t>
+          <t>80425206200018</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>CHATEAUX DES LANGUES</t>
+          <t>CLARE MOSS</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>32797701300017</t>
+          <t>42084741000024</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>CHERRY POWELL</t>
+          <t>CLARE ROBINSON</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>80425206200018</t>
+          <t>40111642100025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>CLAIRE CHATWIN</t>
+          <t>CONVERSATION STUDIO</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>42408630400013</t>
+          <t>89959014500020</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>CLARE MOSS</t>
+          <t>CS SERVICES</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>42084741000024</t>
+          <t>88956634500019</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>CLARE ROBINSON</t>
+          <t>CULLEN LANGUAGE SERVICES</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>40111642100025</t>
+          <t>48353197600023</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>CONVERSATION STUDIO</t>
+          <t>DATLIN GROUPE</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>89959014500020</t>
+          <t>90292779700016</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>CS SERVICES</t>
+          <t>DGB ENGLISH TEAM</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>88956634500019</t>
+          <t>44310583800033</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>CULLEN LANGUAGE SERVICES</t>
+          <t>DGB ENGLISH TEAM</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>48353197600023</t>
+          <t>44310583800058</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>DATLIN GROUPE</t>
+          <t>DIGILANGUES</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>90292779700016</t>
+          <t>89225015000018</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>DGB ENGLISH TEAM</t>
+          <t>DTA2</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>44310583800033</t>
+          <t>83168364400015</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>DGB ENGLISH TEAM</t>
+          <t>EDUCATIONAL PROGRAMS BORDEAUX 1</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>44310583800058</t>
+          <t>43259622900026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>DIGILANGUES</t>
+          <t>EDUCATIONAL PROGRAMS BORDEAUX 1</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>89225015000018</t>
+          <t>43259622900034</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>DTA2</t>
+          <t>ELENA NED EL HADJ</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>83168364400015</t>
+          <t>91367267100017</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>EDUCATIONAL PROGRAMS BORDEAUX 1</t>
+          <t>ELIZABETH CLEVELAND</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>43259622900026</t>
+          <t>51828594500045</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>EDUCATIONAL PROGRAMS BORDEAUX 1</t>
+          <t>ENGLISH - WHY NOT</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>43259622900034</t>
+          <t>44415864600018</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>ELENA NED EL HADJ</t>
+          <t>ENGLISH AB</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>91367267100017</t>
+          <t>79896496100014</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>ELIZABETH CLEVELAND</t>
+          <t>ENGLISH AB</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>51828594500045</t>
+          <t>79896496100022</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH - WHY NOT</t>
+          <t>ENGLISH COACH</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>44415864600018</t>
+          <t>50248930500016</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH AB</t>
+          <t>ENGLISH FOR FRENCH</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>79896496100014</t>
+          <t>81779652700031</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH AB</t>
+          <t>ENGLISH OF COURSE</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>79896496100022</t>
+          <t>82194126700014</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH COACH</t>
+          <t>ENGLISH ON MARS</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>50248930500016</t>
+          <t>84128433400023</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH FOR FRENCH</t>
+          <t>ENGLISH PROFICIENCY</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>81779652700031</t>
+          <t>95261130900016</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH OF COURSE</t>
+          <t>ENGLISH VILLAGE</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>82194126700014</t>
+          <t>43912341500044</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH ON MARS</t>
+          <t>ENGLISH VILLAGE</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>84128433400023</t>
+          <t>43912341500069</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH PROFICIENCY</t>
+          <t>ENVISION FORMATION ET CONSEIL</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>95261130900016</t>
+          <t>91994658200013</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH VILLAGE</t>
+          <t>EUDEHO</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>43912341500044</t>
+          <t>85363365900018</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH VILLAGE</t>
+          <t>EUROFORM</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>43912341500069</t>
+          <t>90081687700022</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>ENVISION FORMATION ET CONSEIL</t>
+          <t>EXPLORA LANGUES</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>91994658200013</t>
+          <t>42069932400026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>EUDEHO</t>
+          <t>FAST ENGLISH</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>85363365900018</t>
+          <t>85013743100019</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>EUROFORM</t>
+          <t>FAST SPORT</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>90081687700022</t>
+          <t>49836532900065</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>EXPLORA LANGUES</t>
+          <t>FERIEL TEMMAR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>42069932400026</t>
+          <t>51102076000019</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>FAST ENGLISH</t>
+          <t>FOREPRO</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>85013743100019</t>
+          <t>42272629900049</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>FAST SPORT</t>
+          <t>FORMATION-LIBERCOM</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>49836532900065</t>
+          <t>52136575900021</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>FERIEL TEMMAR</t>
+          <t>FORUM TRADUCTION. EASY LANGUE FORMATION</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>51102076000019</t>
+          <t>41351724400047</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>FOREPRO</t>
+          <t>FRANCHINVEST</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>42272629900049</t>
+          <t>43859674400013</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>FORMATION-LIBERCOM</t>
+          <t>FRENCH TOUCH ENGLISH</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>52136575900021</t>
+          <t>82510671900016</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>FORUM TRADUCTION. EASY LANGUE FORMATION</t>
+          <t>FUN LEARNING MARSEILLE</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>41351724400047</t>
+          <t>83441336100025</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>FRANCHINVEST</t>
+          <t>GLOBAL-EXAM</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>43859674400013</t>
+          <t>79524639600019</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>FRENCH TOUCH ENGLISH</t>
+          <t>GROUPE MBR SERVICES</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>82510671900016</t>
+          <t>43047236500039</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>FUN LEARNING MARSEILLE</t>
+          <t>HALLEY</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>83441336100025</t>
+          <t>81995838000027</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>GLOBAL-EXAM</t>
+          <t>HEATHER JANE BLANCHARD</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>79524639600019</t>
+          <t>79785463500027</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>GROUPE MBR SERVICES</t>
+          <t>HELENE BOUDINEL</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>43047236500039</t>
+          <t>93160604000018</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>HALLEY</t>
+          <t>I B L</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>81995838000027</t>
+          <t>43302808100027</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>HEATHER JANE BLANCHARD</t>
+          <t>IDEM</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>79785463500027</t>
+          <t>48121966500033</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>HELENE BOUDINEL</t>
+          <t>INDIA BUREL</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>93160604000018</t>
+          <t>79787477300030</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>I B L</t>
+          <t>INSTITUT DES LANGUES DE SPECIALITE</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>43302808100027</t>
+          <t>43358085900026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>IDEM</t>
+          <t>INTERCOUNTRY ACADEMY</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>48121966500033</t>
+          <t>48879385200028</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>INDIA BUREL</t>
+          <t>ISABELLE DE FEO</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>79787477300030</t>
+          <t>49984646700052</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>INFANS GROUP</t>
+          <t>ISABELLE TIBIER</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>82404542100156</t>
+          <t>88801386900035</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES LANGUES DE SPECIALITE</t>
+          <t>JEAN MARC JALLET</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>43358085900026</t>
+          <t>75260920600012</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>INTERCOUNTRY ACADEMY</t>
+          <t>JEREMY WAINSTEAD CONSEIL &amp; FORMATION</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>48879385200028</t>
+          <t>79953548900014</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>ISABELLE DE FEO</t>
+          <t>JEUNES DIPLOMATES</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>49984646700052</t>
+          <t>43885623900043</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>ISABELLE TIBIER</t>
+          <t>JOKER FORM</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>88801386900035</t>
+          <t>90290305300012</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>JEAN MARC JALLET</t>
+          <t>JUAN PIEDRAHITA CARDONA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>75260920600012</t>
+          <t>88822051400010</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>JEREMY WAINSTEAD CONSEIL &amp; FORMATION</t>
+          <t>KALYANE</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>79953548900014</t>
+          <t>80149414700011</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>JEUNES DIPLOMATES</t>
+          <t>KATHRYN BEATON</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>43885623900043</t>
+          <t>75258454000021</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>JOKER FORM</t>
+          <t>KATIE JOHNSTON</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>90290305300012</t>
+          <t>52498533000033</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>JUAN PIEDRAHITA CARDONA</t>
+          <t>KENDRA HIPKINS</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>88822051400010</t>
+          <t>80175348400014</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>KALYANE</t>
+          <t>L.O.L. (LEARNING, OUTSTANDING, LAUGHING)</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>80149414700011</t>
+          <t>84518141100024</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>KATHRYN BEATON</t>
+          <t>LA MAISON DE L'ANGLAIS</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>75258454000021</t>
+          <t>50336080200055</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>KATIE JOHNSTON</t>
+          <t>LA MAISON DE L'ANGLAIS</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>52498533000033</t>
+          <t>50336080200063</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>KENDRA HIPKINS</t>
+          <t>LA MAISON DE L'ANGLAIS</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>80175348400014</t>
+          <t>50336080200071</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>KILUZ</t>
+          <t>LANGUAZUR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>85133705500020</t>
+          <t>30266723300027</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>L.O.L. (LEARNING, OUTSTANDING, LAUGHING)</t>
+          <t>LANGUES DU MONDE BORDEAUX</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>84518141100024</t>
+          <t>85262129100024</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>LA MAISON DE L'ANGLAIS</t>
+          <t>LAURENCE NEUMANN</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>50336080200055</t>
+          <t>80999978200018</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>LA MAISON DE L'ANGLAIS</t>
+          <t>LAURIE KIM CRAIG</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>50336080200063</t>
+          <t>53778082700011</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>LA MAISON DE L'ANGLAIS</t>
+          <t>LEARN IDIOMAS</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>50336080200071</t>
+          <t>89845789000017</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>LAURENCE NEUMANN</t>
+          <t>LES CLES DE LA GESTION</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>80999978200018</t>
+          <t>51224502800059</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>LAURIE KIM CRAIG</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>53778082700011</t>
+          <t>90840084900026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>LEARN IDIOMAS</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>89845789000017</t>
+          <t>88292874000050</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>LES CLES DE LA GESTION</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>51224502800059</t>
+          <t>50456496400022</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>LES ERUDITS</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>89862960500012</t>
+          <t>50479461100013</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>90840084900026</t>
+          <t>81187834700053</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>88292874000050</t>
+          <t>75148341300017</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>50456496400022</t>
+          <t>88415016000015</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>50479461100013</t>
+          <t>90393374500015</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LES PETITS BILINGUES  /  CLASS'BILI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>81187834700053</t>
+          <t>51459303700013</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LES PETITS BILINGUES / CLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>75148341300017</t>
+          <t>79306707500010</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LES PETITS BILINGUES, CLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>88415016000015</t>
+          <t>48312925000153</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LES PETITS BILINGUES-CLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>90393374500015</t>
+          <t>91785039800020</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES  /  CLASS'BILI</t>
+          <t>LES PETITS BILINGUESCLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>51459303700013</t>
+          <t>50416812100052</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES / CLASS'BILINGUE</t>
+          <t>LINGUA FIRST</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>79306707500010</t>
+          <t>75189905500022</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES, CLASS'BILINGUE</t>
+          <t>LINGUAID FRANCE</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>48312925000153</t>
+          <t>53968218700015</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES-CLASS'BILINGUE</t>
+          <t>LINGUAPHONE</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>91785039800020</t>
+          <t>53969672400027</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUESCLASS'BILINGUE</t>
+          <t>LISA NOTHIAS</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>50416812100052</t>
+          <t>79799642800026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>LINGUA FIRST</t>
+          <t>LISTEN</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>75189905500022</t>
+          <t>91339322900020</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>LINGUAID FRANCE</t>
+          <t>LOQUENDI</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>53968218700015</t>
+          <t>43327058400033</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>LINGUAPHONE</t>
+          <t>LPB OPALE</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>53969672400027</t>
+          <t>51177488700018</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>LISA NOTHIAS</t>
+          <t>LUDALAB</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>79799642800026</t>
+          <t>89254591400012</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>LISTEN</t>
+          <t>LUM ACADEMY</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>91339322900020</t>
+          <t>91199579300013</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>LOQUENDI</t>
+          <t>MADAME CELINE MEYER</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>43327058400033</t>
+          <t>50838425200013</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>LPB OPALE</t>
+          <t>MADAME HELENE PROPHETE</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>51177488700018</t>
+          <t>51501621000012</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>LUDALAB</t>
+          <t>MADAME JULIE LEBIZAY</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>89254591400012</t>
+          <t>53475762000016</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>LUM ACADEMY</t>
+          <t>MADAME MARIE BARTHONNET</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>91199579300013</t>
+          <t>42900105000013</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>MADAME CELINE MEYER</t>
+          <t>MADAME SYLVIE BATAILLARD</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>50838425200013</t>
+          <t>51370507900012</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>MADAME HELENE PROPHETE</t>
+          <t>MARGHERITA SFORZA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>51501621000012</t>
+          <t>53949342900028</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>MADAME JULIE LEBIZAY</t>
+          <t>MARIAN HURLEY</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>53475762000016</t>
+          <t>80128219500024</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>MADAME MARIE BARTHONNET</t>
+          <t>MARION FOURNIER</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>42900105000013</t>
+          <t>53445241200024</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>MADAME SYLVIE BATAILLARD</t>
+          <t>MARJORIE STUART</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>51370507900012</t>
+          <t>50344412700024</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>MARGHERITA SFORZA</t>
+          <t>MARMIGNON BROTHERS</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>53949342900028</t>
+          <t>82990848200013</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>MARION FOURNIER</t>
+          <t>MARYLINE BOURDEL</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>53445241200024</t>
+          <t>79925606000036</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>MARJORIE STUART</t>
+          <t>MATHEW LAMBERT</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>50344412700024</t>
+          <t>81422331900025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>MARMIGNON BROTHERS</t>
+          <t>METAFORMA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>82990848200013</t>
+          <t>90854439800013</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>MARYLINE BOURDEL</t>
+          <t>MICHELLE LAFERRIERE</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>79925606000036</t>
+          <t>81327332300010</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>MATHEW LAMBERT</t>
+          <t>MICHELLE ONOFREY</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>81422331900025</t>
+          <t>88025265500027</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>METAFORMA</t>
+          <t>MONSIEUR GREGORY WILLIAMS</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>90854439800013</t>
+          <t>43988427100024</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>MICHELLE LAFERRIERE</t>
+          <t>NATHAN MOSS</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>81327332300010</t>
+          <t>80233686700055</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>MICHELLE ONOFREY</t>
+          <t>NEOPRO FORMATION 5.0</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>88025265500027</t>
+          <t>89303974300016</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>MONSIEUR GREGORY WILLIAMS</t>
+          <t>NINA YARDEMIAN</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>43988427100024</t>
+          <t>88175336200014</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>NATHAN MOSS</t>
+          <t>ODYSSEE CREATION</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>80233686700055</t>
+          <t>50419477000047</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>NEOPRO FORMATION 5.0</t>
+          <t>ONLY</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>89303974300016</t>
+          <t>90267263300028</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>NINA YARDEMIAN</t>
+          <t>OPCOACH</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>88175336200014</t>
+          <t>51274057200031</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>ODYSSEE CREATION</t>
+          <t>OURAGAN FORMATION</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>50419477000047</t>
+          <t>40818282200051</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>ONLY</t>
+          <t>OXBRIDGE</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>90267263300028</t>
+          <t>85395352900015</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>OPCOACH</t>
+          <t>PALMA SPEAK HOLDING</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>51274057200031</t>
+          <t>51936755100024</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>OURAGAN FORMATION</t>
+          <t>PASS FORMATION</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>40818282200051</t>
+          <t>51760378300047</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>OXBRIDGE</t>
+          <t>PAULINE FORMATION</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>85395352900015</t>
+          <t>91904523700014</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>PALMA SPEAK HOLDING</t>
+          <t>PEGGY MOINEL</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>51936755100024</t>
+          <t>45247278000058</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>PASS FORMATION</t>
+          <t>PREP'AVENIR FORMATION</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>51760378300047</t>
+          <t>48909912700024</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>PAULINE FORMATION</t>
+          <t>PRISMA FORMATIONS</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>91904523700014</t>
+          <t>39336805500041</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>PEGGY MOINEL</t>
+          <t>PROFORMATION</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>45247278000058</t>
+          <t>33751741100019</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>PREP'AVENIR FORMATION</t>
+          <t>RACHAEL AMOS</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>48909912700024</t>
+          <t>75016969000039</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>PRISMA FORMATIONS</t>
+          <t>RADIO ENGLISH LYON</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>39336805500041</t>
+          <t>79432806200029</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>PROFORMATION</t>
+          <t>SARL FORMANTER</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>33751741100019</t>
+          <t>40099386100022</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>RACHAEL AMOS</t>
+          <t>SKILLS AND PERFORMANCE</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>75016969000039</t>
+          <t>90287126800014</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>RADIO ENGLISH LYON</t>
+          <t>SKILLS FORMATION</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>79432806200029</t>
+          <t>90292296200029</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>SKILLS AND PERFORMANCE</t>
+          <t>SKYSUCCESS</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>90287126800014</t>
+          <t>97968458600014</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>SKILLS FORMATION</t>
+          <t>SMART CEDAR SQY</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>90292296200029</t>
+          <t>88755207300017</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>SKYSUCCESS</t>
+          <t>SNOW BUSINESS ENGLISH</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>97968458600014</t>
+          <t>81473800100027</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>SMART CEDAR SQY</t>
+          <t>SO MULHOUSE</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>88755207300017</t>
+          <t>52971828000025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>SNOW BUSINESS ENGLISH</t>
+          <t>SOPHIE MEUNIER</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>81473800100027</t>
+          <t>85391819100018</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>SO MULHOUSE</t>
+          <t>SPEAKUP ENGLISH COACHING</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>52971828000025</t>
+          <t>84121471100027</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>SOPHIE MEUNIER</t>
+          <t>STAFF 66</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>85391819100018</t>
+          <t>90217982900012</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>SPEAKUP ENGLISH COACHING</t>
+          <t>STEPHAN LEARNING</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>84121471100027</t>
+          <t>43979560000014</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>STAFF 66</t>
+          <t>STEPHEN LEE</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>90217982900012</t>
+          <t>82294231400011</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>STEPHAN LEARNING</t>
+          <t>SUSANA MONTERO</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>43979560000014</t>
+          <t>79371973300032</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>STEPHEN LEE</t>
+          <t>SYLVIE DUCES</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>82294231400011</t>
+          <t>81965610900025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>SUSANA MONTERO</t>
+          <t>Stephane Chetboun</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>79371973300032</t>
+          <t>79510128600016</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>SYLVIE DUCES</t>
+          <t>TIMOTHY STAPLETON</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>81965610900025</t>
+          <t>51073703400015</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>Stephane Chetboun</t>
+          <t>TLC - LANGUES</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>79510128600016</t>
+          <t>41984510200062</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>TIMOTHY STAPLETON</t>
+          <t>TRAINING PEOPLE</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>51073703400015</t>
+          <t>88778995600018</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>TLC - LANGUES</t>
+          <t>UNE AUTRE LANGUE LYON</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>41984510200062</t>
+          <t>90916223200013</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>TRAINING PEOPLE</t>
+          <t>UNE AUTRE LANGUE MONTPELLIER</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>88778995600018</t>
+          <t>89379170700019</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE LYON</t>
+          <t>UNE AUTRE LANGUE SETE</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>90916223200013</t>
+          <t>84198337200019</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE MONTPELLIER</t>
+          <t>VIRGINIE BOURLOT</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>89379170700019</t>
+          <t>88259832900028</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE SETE</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>84198337200019</t>
+          <t>82070200900011</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>82070200900011</t>
+          <t>53965892200015</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>53965892200015</t>
+          <t>44013802200049</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>44013802200049</t>
+          <t>91396518200029</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>91396518200029</t>
+          <t>80352569000035</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>80352569000035</t>
+          <t>40847211600115</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>40847211600115</t>
+          <t>40847211600073</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>40847211600073</t>
+          <t>40847211600040</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>40847211600040</t>
+          <t>40847211600164</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>40847211600164</t>
+          <t>43131546400021</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>43131546400021</t>
+          <t>40847211600016</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>40847211600016</t>
+          <t>44289449900023</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>44289449900023</t>
+          <t>88246416700015</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>88246416700015</t>
+          <t>49493651100059</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>49493651100059</t>
+          <t>82809468000018</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>82809468000018</t>
+          <t>51775573200040</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>51775573200040</t>
+          <t>40847211600172</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>40847211600172</t>
+          <t>52748137800026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>52748137800026</t>
+          <t>75280068000015</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>75280068000015</t>
+          <t>90765590600028</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>90765590600028</t>
+          <t>90048264700014</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>WALL STREET INSTITUTE</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>90048264700014</t>
+          <t>51122788600013</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>WALL STREET INSTITUTE</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>51122788600013</t>
+          <t>49493651100026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>WALL STREET INSTITUTE</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>49493651100026</t>
+          <t>43829073600018</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET INSTITUTE</t>
+          <t>WALL STREET INSTITUTE LE MANS</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>43829073600018</t>
+          <t>51775573200024</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET INSTITUTE LE MANS</t>
+          <t>WAY TO GO</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>51775573200024</t>
+          <t>90492822300018</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>WAY TO GO</t>
+          <t>WINNING ENGLISH</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>90492822300018</t>
+          <t>48493474000016</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>WINNING ENGLISH</t>
+          <t>WOOSPEAK</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>48493474000016</t>
+          <t>49117331600051</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>WOOSPEAK</t>
+          <t>WOOSPEAK FRANCE</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>49117331600051</t>
+          <t>49449841300041</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>WOOSPEAK FRANCE</t>
+          <t>WORDS IN ACTION</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>49449841300041</t>
+          <t>80029431600024</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>WORDS IN ACTION</t>
+          <t>YOUNG ENGLISH SPEAKERS</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>80029431600024</t>
+          <t>49868398600018</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
-        <is>
-[...15 lines deleted...]
-      <c r="C232" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>