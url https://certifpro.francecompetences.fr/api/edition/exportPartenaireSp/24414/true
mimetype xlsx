--- v2 (2026-05-08)
+++ v3 (2026-06-11)
@@ -98,51 +98,51 @@
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyFill="true"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyFill="true">
       <alignment wrapText="true" vertical="center" horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C231"/>
+  <dimension ref="A1:C230"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="42.109375" customWidth="true"/>
     <col min="2" max="2" width="13.54296875" customWidth="true"/>
     <col min="3" max="3" width="18.04296875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="15.0">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Nom de l'organisme</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>SIRET</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Rôle du partenaire</t>
         </is>
@@ -350,3728 +350,3711 @@
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>ACTIV'ENGLISH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>49822471600049</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>ALBERT LEARNING</t>
+          <t>ALINE GOUBSKY</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>88401942300018</t>
+          <t>82436001000014</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>ALINE GOUBSKY</t>
+          <t>ALISON ARMSTRONG</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>82436001000014</t>
+          <t>50945130800019</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>ALISON ARMSTRONG</t>
+          <t>ALYSSA KING</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>50945130800019</t>
+          <t>52271929300022</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>ALYSSA KING</t>
+          <t>AMANDA GREY</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>52271929300022</t>
+          <t>52955255600027</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>AMANDA GREY</t>
+          <t>AMW ENGLISH TRAINING</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>52955255600027</t>
+          <t>81280408600021</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>AMW ENGLISH TRAINING</t>
+          <t>ANGLAIS @ ANTONY</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>81280408600021</t>
+          <t>88894202600012</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ ANTONY</t>
+          <t>ANGLAIS @ CHARTRES</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>88894202600012</t>
+          <t>90990426000017</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ CHARTRES</t>
+          <t>ANGLAIS @ LIMOGES</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>90990426000017</t>
+          <t>88936193700028</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ LIMOGES</t>
+          <t>ANGLAIS @ LYON</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>88936193700028</t>
+          <t>52194338100058</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ LYON</t>
+          <t>ANGLAIS @ PARIS REIMS ORLEANS</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>52194338100058</t>
+          <t>40847211600149</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ PARIS REIMS ORLEANS</t>
+          <t>ANGLAIS @ PLAISIR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>40847211600149</t>
+          <t>89265605900011</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ PLAISIR</t>
+          <t>ANGLAIS @ SAINT HERBLAIN</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>89265605900011</t>
+          <t>88946186900014</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ SAINT HERBLAIN</t>
+          <t>ANGLAIS @ TOULON</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>88946186900014</t>
+          <t>43536017700016</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ TOULON</t>
+          <t>ANGLAIS @ TOURS</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>43536017700016</t>
+          <t>43983139700021</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>ANGLAIS @ TOURS</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>43983139700021</t>
+          <t>43983139700039</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS @ TOURS</t>
+          <t>ANGLAIS IN FRANCE</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>43983139700039</t>
+          <t>50311341700029</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS IN FRANCE</t>
+          <t>ANGLAIS@AVIGNON</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>50311341700029</t>
+          <t>75034676900037</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS@AVIGNON</t>
+          <t>ANGLAIS@MARSEILLE</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>75034676900037</t>
+          <t>43354908600018</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS@MARSEILLE</t>
+          <t>ANGLAIS@MASSY</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>43354908600018</t>
+          <t>90207706400019</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>ANGLAIS@MASSY</t>
+          <t>ANNE MONMASSON</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>90207706400019</t>
+          <t>48971972400036</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>ANNE MONMASSON</t>
+          <t>APERTIS CONSEIL</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>48971972400036</t>
+          <t>81145326500027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>APERTIS CONSEIL</t>
+          <t>APPLETON SCHOOL OF ENGLISH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>81145326500027</t>
+          <t>84516395500022</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>APPLETON SCHOOL OF ENGLISH</t>
+          <t>ASSISTANCE ET CONSEIL EN FORMATION</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>84516395500022</t>
+          <t>82949546400036</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>ASSISTANCE ET CONSEIL EN FORMATION</t>
+          <t>ASSISTANCE ET CONSEIL EN FORMATION EN ENTREPRISE</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>82949546400036</t>
+          <t>98966250700015</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>ASSISTANCE ET CONSEIL EN FORMATION EN ENTREPRISE</t>
+          <t>ASSOCIATION TICHRI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>98966250700015</t>
+          <t>79116855200044</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION TICHRI</t>
+          <t>ASTARA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>79116855200044</t>
+          <t>81299849000013</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>ASTARA</t>
+          <t>AVOSCOURS</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>81299849000013</t>
+          <t>90021724100018</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>AVOSCOURS</t>
+          <t>AYNI.COM</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>90021724100018</t>
+          <t>80964890000011</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>AYNI.COM</t>
+          <t>BC SCHOOL OF ENGLISH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>80964890000011</t>
+          <t>91012725700012</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>BC SCHOOL OF ENGLISH</t>
+          <t>BERLITZ</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>91012725700012</t>
+          <t>85260905600019</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>BERLITZ</t>
+          <t>BUSINESS ENGLISH BOX</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>85260905600019</t>
+          <t>42997385200032</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS ENGLISH BOX</t>
+          <t>BUSINESS SPEAKING</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>42997385200032</t>
+          <t>53867940800020</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS SPEAKING</t>
+          <t>CAP FORMATION</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>53867940800020</t>
+          <t>33237704300051</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>CAP FORMATION</t>
+          <t>CATHERINE MACHIN</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>33237704300051</t>
+          <t>80831641800017</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>CATHERINE MACHIN</t>
+          <t>CATHERINE WHELAN</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>80831641800017</t>
+          <t>52360962600024</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>CATHERINE WHELAN</t>
+          <t>CENTRE DE FORMATION LANGUES</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>52360962600024</t>
+          <t>53338783300023</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION LANGUES</t>
+          <t>CENTRE DE LANGUES STERLING INTERNATIONAL</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>53338783300023</t>
+          <t>33527647300030</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE LANGUES STERLING INTERNATIONAL</t>
+          <t>CHARLOTTE HAXAIRE</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>33527647300030</t>
+          <t>52776704000019</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>CHARLOTTE HAXAIRE</t>
+          <t>CHATEAUX DES LANGUES</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>52776704000019</t>
+          <t>32797701300017</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>CHATEAUX DES LANGUES</t>
+          <t>CHERRY POWELL</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>32797701300017</t>
+          <t>80425206200018</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>CHERRY POWELL</t>
+          <t>CLARE MOSS</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>80425206200018</t>
+          <t>42084741000024</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>CLARE MOSS</t>
+          <t>CLARE ROBINSON</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>42084741000024</t>
+          <t>40111642100025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>CLARE ROBINSON</t>
+          <t>CONVERSATION STUDIO</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>40111642100025</t>
+          <t>89959014500020</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>CONVERSATION STUDIO</t>
+          <t>CS SERVICES</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>89959014500020</t>
+          <t>88956634500019</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>CS SERVICES</t>
+          <t>CULLEN LANGUAGE SERVICES</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>88956634500019</t>
+          <t>48353197600023</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>CULLEN LANGUAGE SERVICES</t>
+          <t>DATLIN GROUPE</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>48353197600023</t>
+          <t>90292779700016</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>DATLIN GROUPE</t>
+          <t>DGB ENGLISH TEAM</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>90292779700016</t>
+          <t>44310583800033</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>DGB ENGLISH TEAM</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>44310583800033</t>
+          <t>44310583800058</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>DGB ENGLISH TEAM</t>
+          <t>DIGILANGUES</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>44310583800058</t>
+          <t>89225015000018</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>DIGILANGUES</t>
+          <t>DTA2</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>89225015000018</t>
+          <t>83168364400015</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>DTA2</t>
+          <t>EDUCATIONAL PROGRAMS BORDEAUX 1</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>83168364400015</t>
+          <t>43259622900026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>EDUCATIONAL PROGRAMS BORDEAUX 1</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>43259622900026</t>
+          <t>43259622900034</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>EDUCATIONAL PROGRAMS BORDEAUX 1</t>
+          <t>ELENA NED EL HADJ</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>43259622900034</t>
+          <t>91367267100017</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>ELENA NED EL HADJ</t>
+          <t>ELIZABETH CLEVELAND</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>91367267100017</t>
+          <t>51828594500045</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>ELIZABETH CLEVELAND</t>
+          <t>ENGLISH - WHY NOT</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>51828594500045</t>
+          <t>44415864600018</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH - WHY NOT</t>
+          <t>ENGLISH AB</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>44415864600018</t>
+          <t>79896496100014</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>ENGLISH AB</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>79896496100014</t>
+          <t>79896496100022</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH AB</t>
+          <t>ENGLISH COACH</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>79896496100022</t>
+          <t>50248930500016</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH COACH</t>
+          <t>ENGLISH FOR FRENCH</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>50248930500016</t>
+          <t>81779652700031</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH FOR FRENCH</t>
+          <t>ENGLISH OF COURSE</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>81779652700031</t>
+          <t>82194126700014</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH OF COURSE</t>
+          <t>ENGLISH ON MARS</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>82194126700014</t>
+          <t>84128433400023</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH ON MARS</t>
+          <t>ENGLISH PROFICIENCY</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>84128433400023</t>
+          <t>95261130900016</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH PROFICIENCY</t>
+          <t>ENGLISH VILLAGE</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>95261130900016</t>
+          <t>43912341500044</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>ENGLISH VILLAGE</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>43912341500044</t>
+          <t>43912341500069</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH VILLAGE</t>
+          <t>ENVISION FORMATION ET CONSEIL</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>43912341500069</t>
+          <t>91994658200013</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>ENVISION FORMATION ET CONSEIL</t>
+          <t>EUDEHO</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>91994658200013</t>
+          <t>85363365900018</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>EUDEHO</t>
+          <t>EUROFORM</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>85363365900018</t>
+          <t>90081687700022</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>EUROFORM</t>
+          <t>EXPLORA LANGUES</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>90081687700022</t>
+          <t>42069932400026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>EXPLORA LANGUES</t>
+          <t>FAST ENGLISH</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>42069932400026</t>
+          <t>85013743100019</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>FAST ENGLISH</t>
+          <t>FAST SPORT</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>85013743100019</t>
+          <t>49836532900065</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>FAST SPORT</t>
+          <t>FERIEL TEMMAR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>49836532900065</t>
+          <t>51102076000019</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>FERIEL TEMMAR</t>
+          <t>FOREPRO</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>51102076000019</t>
+          <t>42272629900049</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>FOREPRO</t>
+          <t>FORMATION-LIBERCOM</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>42272629900049</t>
+          <t>52136575900021</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>FORMATION-LIBERCOM</t>
+          <t>FORUM TRADUCTION. EASY LANGUE FORMATION</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>52136575900021</t>
+          <t>41351724400047</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>FORUM TRADUCTION. EASY LANGUE FORMATION</t>
+          <t>FRANCHINVEST</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>41351724400047</t>
+          <t>43859674400013</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>FRANCHINVEST</t>
+          <t>FRENCH TOUCH ENGLISH</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>43859674400013</t>
+          <t>82510671900016</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>FRENCH TOUCH ENGLISH</t>
+          <t>FUN LEARNING MARSEILLE</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>82510671900016</t>
+          <t>83441336100025</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>FUN LEARNING MARSEILLE</t>
+          <t>GLOBAL-EXAM</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>83441336100025</t>
+          <t>79524639600019</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>GLOBAL-EXAM</t>
+          <t>GROUPE MBR SERVICES</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>79524639600019</t>
+          <t>43047236500039</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>GROUPE MBR SERVICES</t>
+          <t>HALLEY</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>43047236500039</t>
+          <t>81995838000027</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>HALLEY</t>
+          <t>HEATHER JANE BLANCHARD</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>81995838000027</t>
+          <t>79785463500027</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>HEATHER JANE BLANCHARD</t>
+          <t>HELENE BOUDINEL</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>79785463500027</t>
+          <t>93160604000018</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>HELENE BOUDINEL</t>
+          <t>I B L</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>93160604000018</t>
+          <t>43302808100027</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>I B L</t>
+          <t>IDEM</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>43302808100027</t>
+          <t>48121966500033</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>IDEM</t>
+          <t>INDIA BUREL</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>48121966500033</t>
+          <t>79787477300030</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>INDIA BUREL</t>
+          <t>INSTITUT DES LANGUES DE SPECIALITE</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>79787477300030</t>
+          <t>43358085900026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES LANGUES DE SPECIALITE</t>
+          <t>INTERCOUNTRY ACADEMY</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>43358085900026</t>
+          <t>48879385200028</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>INTERCOUNTRY ACADEMY</t>
+          <t>ISABELLE DE FEO</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>48879385200028</t>
+          <t>49984646700052</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>ISABELLE DE FEO</t>
+          <t>ISABELLE TIBIER</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>49984646700052</t>
+          <t>88801386900035</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>ISABELLE TIBIER</t>
+          <t>JEAN MARC JALLET</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>88801386900035</t>
+          <t>75260920600012</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>JEAN MARC JALLET</t>
+          <t>JEREMY WAINSTEAD CONSEIL &amp; FORMATION</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>75260920600012</t>
+          <t>79953548900014</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>JEREMY WAINSTEAD CONSEIL &amp; FORMATION</t>
+          <t>JEUNES DIPLOMATES</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>79953548900014</t>
+          <t>43885623900043</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>JEUNES DIPLOMATES</t>
+          <t>JOKER FORM</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>43885623900043</t>
+          <t>90290305300012</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>JOKER FORM</t>
+          <t>JUAN PIEDRAHITA CARDONA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>90290305300012</t>
+          <t>88822051400010</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>JUAN PIEDRAHITA CARDONA</t>
+          <t>KALYANE</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>88822051400010</t>
+          <t>80149414700011</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>KALYANE</t>
+          <t>KATHRYN BEATON</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>80149414700011</t>
+          <t>75258454000021</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>KATHRYN BEATON</t>
+          <t>KATIE JOHNSTON</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>75258454000021</t>
+          <t>52498533000033</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>KATIE JOHNSTON</t>
+          <t>KENDRA HIPKINS</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>52498533000033</t>
+          <t>80175348400014</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>KENDRA HIPKINS</t>
+          <t>L.O.L. (LEARNING, OUTSTANDING, LAUGHING)</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>80175348400014</t>
+          <t>84518141100024</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>L.O.L. (LEARNING, OUTSTANDING, LAUGHING)</t>
+          <t>LA MAISON DE L'ANGLAIS</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>84518141100024</t>
+          <t>50336080200055</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>LA MAISON DE L'ANGLAIS</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>50336080200055</t>
+          <t>50336080200063</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>LA MAISON DE L'ANGLAIS</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>50336080200063</t>
+          <t>50336080200071</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>LA MAISON DE L'ANGLAIS</t>
+          <t>LANGUAZUR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>50336080200071</t>
+          <t>30266723300027</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>LANGUAZUR</t>
+          <t>LANGUES DU MONDE BORDEAUX</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>30266723300027</t>
+          <t>85262129100024</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>LANGUES DU MONDE BORDEAUX</t>
+          <t>LAURENCE NEUMANN</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>85262129100024</t>
+          <t>80999978200018</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>LAURENCE NEUMANN</t>
+          <t>LAURIE KIM CRAIG</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>80999978200018</t>
+          <t>53778082700011</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>LAURIE KIM CRAIG</t>
+          <t>LEARN IDIOMAS</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>53778082700011</t>
+          <t>89845789000017</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>LEARN IDIOMAS</t>
+          <t>LES CLES DE LA GESTION</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>89845789000017</t>
+          <t>51224502800059</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>LES CLES DE LA GESTION</t>
+          <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>51224502800059</t>
+          <t>90840084900026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>90840084900026</t>
+          <t>88292874000050</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>88292874000050</t>
+          <t>50456496400022</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>50456496400022</t>
+          <t>50479461100013</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>50479461100013</t>
+          <t>81187834700053</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>81187834700053</t>
+          <t>75148341300017</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>75148341300017</t>
+          <t>88415016000015</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>LES PETITS BILINGUES</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>88415016000015</t>
+          <t>90393374500015</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES</t>
+          <t>LES PETITS BILINGUES  /  CLASS'BILI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>90393374500015</t>
+          <t>51459303700013</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES  /  CLASS'BILI</t>
+          <t>LES PETITS BILINGUES / CLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>51459303700013</t>
+          <t>79306707500010</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES / CLASS'BILINGUE</t>
+          <t>LES PETITS BILINGUES, CLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>79306707500010</t>
+          <t>48312925000153</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES, CLASS'BILINGUE</t>
+          <t>LES PETITS BILINGUES-CLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>48312925000153</t>
+          <t>91785039800020</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUES-CLASS'BILINGUE</t>
+          <t>LES PETITS BILINGUESCLASS'BILINGUE</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>91785039800020</t>
+          <t>50416812100052</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>LES PETITS BILINGUESCLASS'BILINGUE</t>
+          <t>LINGUA FIRST</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>50416812100052</t>
+          <t>75189905500022</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>LINGUA FIRST</t>
+          <t>LINGUAID FRANCE</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>75189905500022</t>
+          <t>53968218700015</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>LINGUAID FRANCE</t>
+          <t>LINGUAPHONE</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>53968218700015</t>
+          <t>53969672400027</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>LINGUAPHONE</t>
+          <t>LISA NOTHIAS</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>53969672400027</t>
+          <t>79799642800026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>LISA NOTHIAS</t>
+          <t>LISTEN</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>79799642800026</t>
+          <t>91339322900020</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>LISTEN</t>
+          <t>LOQUENDI</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>91339322900020</t>
+          <t>43327058400033</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>LOQUENDI</t>
+          <t>LPB OPALE</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>43327058400033</t>
+          <t>51177488700018</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>LPB OPALE</t>
+          <t>LUDALAB</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>51177488700018</t>
+          <t>89254591400012</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>LUDALAB</t>
+          <t>LUM ACADEMY</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>89254591400012</t>
+          <t>91199579300013</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>LUM ACADEMY</t>
+          <t>MADAME CELINE MEYER</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>91199579300013</t>
+          <t>50838425200013</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>MADAME CELINE MEYER</t>
+          <t>MADAME HELENE PROPHETE</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>50838425200013</t>
+          <t>51501621000012</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>MADAME HELENE PROPHETE</t>
+          <t>MADAME JULIE LEBIZAY</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>51501621000012</t>
+          <t>53475762000016</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>MADAME JULIE LEBIZAY</t>
+          <t>MADAME MARIE BARTHONNET</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>53475762000016</t>
+          <t>42900105000013</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>MADAME MARIE BARTHONNET</t>
+          <t>MADAME SYLVIE BATAILLARD</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>42900105000013</t>
+          <t>51370507900012</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>MADAME SYLVIE BATAILLARD</t>
+          <t>MARGHERITA SFORZA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>51370507900012</t>
+          <t>53949342900028</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>MARGHERITA SFORZA</t>
+          <t>MARIAN HURLEY</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>53949342900028</t>
+          <t>80128219500024</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>MARIAN HURLEY</t>
+          <t>MARION FOURNIER</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>80128219500024</t>
+          <t>53445241200024</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>MARION FOURNIER</t>
+          <t>MARJORIE STUART</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>53445241200024</t>
+          <t>50344412700024</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>MARJORIE STUART</t>
+          <t>MARMIGNON BROTHERS</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>50344412700024</t>
+          <t>82990848200013</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>MARMIGNON BROTHERS</t>
+          <t>MARYLINE BOURDEL</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>82990848200013</t>
+          <t>79925606000036</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>MARYLINE BOURDEL</t>
+          <t>MATHEW LAMBERT</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>79925606000036</t>
+          <t>81422331900025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>MATHEW LAMBERT</t>
+          <t>METAFORMA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>81422331900025</t>
+          <t>90854439800013</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>METAFORMA</t>
+          <t>MICHELLE LAFERRIERE</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>90854439800013</t>
+          <t>81327332300010</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>MICHELLE LAFERRIERE</t>
+          <t>MICHELLE ONOFREY</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>81327332300010</t>
+          <t>88025265500027</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>MICHELLE ONOFREY</t>
+          <t>MONSIEUR GREGORY WILLIAMS</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>88025265500027</t>
+          <t>43988427100024</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>MONSIEUR GREGORY WILLIAMS</t>
+          <t>NATHAN MOSS</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>43988427100024</t>
+          <t>80233686700055</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>NATHAN MOSS</t>
+          <t>NEOPRO FORMATION 5.0</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>80233686700055</t>
+          <t>89303974300016</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>NEOPRO FORMATION 5.0</t>
+          <t>NINA YARDEMIAN</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>89303974300016</t>
+          <t>88175336200014</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>NINA YARDEMIAN</t>
+          <t>ODYSSEE CREATION</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>88175336200014</t>
+          <t>50419477000047</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>ODYSSEE CREATION</t>
+          <t>ONLY</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>50419477000047</t>
+          <t>90267263300028</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>ONLY</t>
+          <t>OPCOACH</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>90267263300028</t>
+          <t>51274057200031</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>OPCOACH</t>
+          <t>OURAGAN FORMATION</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>51274057200031</t>
+          <t>40818282200051</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>OURAGAN FORMATION</t>
+          <t>OXBRIDGE</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>40818282200051</t>
+          <t>85395352900015</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>OXBRIDGE</t>
+          <t>PALMA SPEAK HOLDING</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>85395352900015</t>
+          <t>51936755100024</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>PALMA SPEAK HOLDING</t>
+          <t>PASS FORMATION</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>51936755100024</t>
+          <t>51760378300047</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>PASS FORMATION</t>
+          <t>PAULINE FORMATION</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>51760378300047</t>
+          <t>91904523700014</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>PAULINE FORMATION</t>
+          <t>PEGGY MOINEL</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>91904523700014</t>
+          <t>45247278000058</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>PEGGY MOINEL</t>
+          <t>PREP'AVENIR FORMATION</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>45247278000058</t>
+          <t>48909912700024</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>PREP'AVENIR FORMATION</t>
+          <t>PRISMA FORMATIONS</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>48909912700024</t>
+          <t>39336805500041</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>PRISMA FORMATIONS</t>
+          <t>PROFORMATION</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>39336805500041</t>
+          <t>33751741100019</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>PROFORMATION</t>
+          <t>RACHAEL AMOS</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>33751741100019</t>
+          <t>75016969000039</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>RACHAEL AMOS</t>
+          <t>RADIO ENGLISH LYON</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>75016969000039</t>
+          <t>79432806200029</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>RADIO ENGLISH LYON</t>
+          <t>SARL FORMANTER</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>79432806200029</t>
+          <t>40099386100022</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>SARL FORMANTER</t>
+          <t>SKILLS AND PERFORMANCE</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>40099386100022</t>
+          <t>90287126800014</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>SKILLS AND PERFORMANCE</t>
+          <t>SKILLS FORMATION</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>90287126800014</t>
+          <t>90292296200029</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>SKILLS FORMATION</t>
+          <t>SKYSUCCESS</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>90292296200029</t>
+          <t>97968458600014</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>SKYSUCCESS</t>
+          <t>SMART CEDAR SQY</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>97968458600014</t>
+          <t>88755207300017</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>SMART CEDAR SQY</t>
+          <t>SNOW BUSINESS ENGLISH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>88755207300017</t>
+          <t>81473800100027</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>SNOW BUSINESS ENGLISH</t>
+          <t>SO MULHOUSE</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>81473800100027</t>
+          <t>52971828000025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>SO MULHOUSE</t>
+          <t>SOPHIE MEUNIER</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>52971828000025</t>
+          <t>85391819100018</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>SOPHIE MEUNIER</t>
+          <t>SPEAKUP ENGLISH COACHING</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>85391819100018</t>
+          <t>84121471100027</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>SPEAKUP ENGLISH COACHING</t>
+          <t>STAFF 66</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>84121471100027</t>
+          <t>90217982900012</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>STAFF 66</t>
+          <t>STEPHAN LEARNING</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>90217982900012</t>
+          <t>43979560000014</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>STEPHAN LEARNING</t>
+          <t>STEPHEN LEE</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>43979560000014</t>
+          <t>82294231400011</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>STEPHEN LEE</t>
+          <t>SUSANA MONTERO</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>82294231400011</t>
+          <t>79371973300032</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>SUSANA MONTERO</t>
+          <t>SYLVIE DUCES</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>79371973300032</t>
+          <t>81965610900025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>SYLVIE DUCES</t>
+          <t>Stephane Chetboun</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>81965610900025</t>
+          <t>79510128600016</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>Stephane Chetboun</t>
+          <t>TIMOTHY STAPLETON</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>79510128600016</t>
+          <t>51073703400015</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>TIMOTHY STAPLETON</t>
+          <t>TLC - LANGUES</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>51073703400015</t>
+          <t>41984510200062</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>TLC - LANGUES</t>
+          <t>TRAINING PEOPLE</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>41984510200062</t>
+          <t>88778995600018</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>TRAINING PEOPLE</t>
+          <t>UNE AUTRE LANGUE LYON</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>88778995600018</t>
+          <t>90916223200013</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE LYON</t>
+          <t>UNE AUTRE LANGUE MONTPELLIER</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>90916223200013</t>
+          <t>89379170700019</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE MONTPELLIER</t>
+          <t>UNE AUTRE LANGUE SETE</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>89379170700019</t>
+          <t>84198337200019</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE SETE</t>
+          <t>VIRGINIE BOURLOT</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>84198337200019</t>
+          <t>88259832900028</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>VIRGINIE BOURLOT</t>
+          <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>88259832900028</t>
+          <t>82070200900011</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>82070200900011</t>
+          <t>53965892200015</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>53965892200015</t>
+          <t>44013802200049</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>44013802200049</t>
+          <t>91396518200029</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>91396518200029</t>
+          <t>80352569000035</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>80352569000035</t>
+          <t>40847211600115</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>40847211600115</t>
+          <t>40847211600073</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>40847211600073</t>
+          <t>40847211600040</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>40847211600040</t>
+          <t>40847211600164</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>40847211600164</t>
+          <t>43131546400021</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>43131546400021</t>
+          <t>40847211600016</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>40847211600016</t>
+          <t>44289449900023</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>44289449900023</t>
+          <t>88246416700015</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>88246416700015</t>
+          <t>49493651100059</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>49493651100059</t>
+          <t>82809468000018</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>82809468000018</t>
+          <t>51775573200040</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>51775573200040</t>
+          <t>40847211600172</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>40847211600172</t>
+          <t>52748137800026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>52748137800026</t>
+          <t>75280068000015</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>75280068000015</t>
+          <t>90765590600028</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>WALL STREET ENGLISH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>90765590600028</t>
+          <t>90048264700014</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET ENGLISH</t>
+          <t>WALL STREET INSTITUTE</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>90048264700014</t>
+          <t>51122788600013</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>WALL STREET INSTITUTE</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>51122788600013</t>
+          <t>49493651100026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>WALL STREET INSTITUTE</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>49493651100026</t>
+          <t>43829073600018</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET INSTITUTE</t>
+          <t>WALL STREET INSTITUTE LE MANS</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>43829073600018</t>
+          <t>51775573200024</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>WALL STREET INSTITUTE LE MANS</t>
+          <t>WAY TO GO</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>51775573200024</t>
+          <t>90492822300018</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>WAY TO GO</t>
+          <t>WINNING ENGLISH</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>90492822300018</t>
+          <t>48493474000016</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>WINNING ENGLISH</t>
+          <t>WOOSPEAK</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>48493474000016</t>
+          <t>49117331600051</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>WOOSPEAK</t>
+          <t>WOOSPEAK FRANCE</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>49117331600051</t>
+          <t>49449841300041</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>WOOSPEAK FRANCE</t>
+          <t>WORDS IN ACTION</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>49449841300041</t>
+          <t>80029431600024</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>WORDS IN ACTION</t>
+          <t>YOUNG ENGLISH SPEAKERS</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>80029431600024</t>
+          <t>49868398600018</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
-        <is>
-[...15 lines deleted...]
-      <c r="C231" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>