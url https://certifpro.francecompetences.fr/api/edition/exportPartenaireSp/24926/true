--- v0 (2025-12-13)
+++ v1 (2026-04-10)
@@ -98,51 +98,51 @@
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyFill="true"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyFill="true">
       <alignment wrapText="true" vertical="center" horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C733"/>
+  <dimension ref="A1:C755"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="85.4375" customWidth="true"/>
     <col min="2" max="2" width="13.54296875" customWidth="true"/>
     <col min="3" max="3" width="35.96875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="15.0">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Nom de l'organisme</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>SIRET</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Rôle du partenaire</t>
         </is>
@@ -180,1110 +180,1110 @@
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>3P FORMATIONS</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>84086635400011</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>7SPEAKING</t>
+          <t>A D P S FORMATION</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>43820773000054</t>
+          <t>39917881300016</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>A D P S FORMATION</t>
+          <t>A PROPOS</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>39917881300016</t>
+          <t>41069244600025</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>A PROPOS</t>
+          <t>A-S LEARNING</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>41069244600025</t>
+          <t>49431318200011</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>A-S LEARNING</t>
+          <t>A-Z LINGUISTICS</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>49431318200011</t>
+          <t>88860867600019</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>A-Z LINGUISTICS</t>
+          <t>A.C.E TRAINING</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>88860867600019</t>
+          <t>49115673300033</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>A.C.E TRAINING</t>
+          <t>A2Z TRAINING</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>49115673300033</t>
+          <t>81973227200029</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>A2Z TRAINING</t>
+          <t>ABC FORMATION</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>81973227200029</t>
+          <t>34123951500032</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>ABC FORMATION</t>
+          <t>ABC FORMATION CONTINUE</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>34123951500032</t>
+          <t>79121316800028</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>ABC FORMATION CONTINUE</t>
+          <t>ABD FORMATIONS</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>79121316800028</t>
+          <t>50857207000037</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>ABD FORMATIONS</t>
+          <t>ABDELAZIZ AIT HAMD</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>50857207000037</t>
+          <t>89253912300018</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>ABELLIS</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>85354420300039</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>AC LANGUES</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>39281279800040</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>ACADOMIA PRO</t>
+          <t>ACADEMIE DE L'ENTREPRENEURIAT RESPONSABLE ET DE L'INNOVATION</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>49485540600018</t>
+          <t>94047333300018</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>ACCOFORM</t>
+          <t>ACADEMIE DE RENFORCEMENT DES COMPETENCES ET DU SAVOIR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>80296375100028</t>
+          <t>93429706000014</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>ACCOM INSTITUT</t>
+          <t>ACADOMIA PRO</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>34779594000043</t>
+          <t>49485540600018</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>ACKWARE</t>
+          <t>ACCOFORM</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>41059169700033</t>
+          <t>80296375100028</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>ACTICOP</t>
+          <t>ACCOM INSTITUT</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>80378820700022</t>
+          <t>34779594000043</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>ACTING &amp; SPEAKING</t>
+          <t>ACKWARE</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>93085271000019</t>
+          <t>41059169700033</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>ACTION 3</t>
+          <t>ACTICOP</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>82771217500013</t>
+          <t>80378820700048</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>ADALIA CONSULTING</t>
+          <t>ACTING &amp; SPEAKING</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>88109409800020</t>
+          <t>93085271000019</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>ADAM DILLY</t>
+          <t>ACTION 3</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>41907900900041</t>
+          <t>82771217500013</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>ADECCO TRAINING</t>
+          <t>ADALIA CONSULTING</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>34300986600611</t>
+          <t>88109409800020</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>ADEO</t>
+          <t>ADAM DILLY</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>42941598700040</t>
+          <t>41907900900041</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>ADEO FORMATION</t>
+          <t>ADECCO TRAINING</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>50510207900033</t>
+          <t>34300986600611</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>ADMETIS</t>
+          <t>ADEO</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>79983464300030</t>
+          <t>42941598700040</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>ADOMLINGUA COMMUNICATION</t>
+          <t>ADEO FORMATION</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>48154142300028</t>
+          <t>50510207900033</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>AFTFORMATION</t>
+          <t>ADMETIS</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>89992956600037</t>
+          <t>79983464300030</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>AGIPLUS SOUTIEN SCOLAIRE</t>
+          <t>ADOMLINGUA COMMUNICATION</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>84338260700011</t>
+          <t>48154142300028</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>AGNES GRIFFON</t>
+          <t>AFTFORMATION</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>81976845800047</t>
+          <t>89992956600037</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>AIS</t>
+          <t>AGIPLUS SOUTIEN SCOLAIRE</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>53772357900026</t>
+          <t>84338260700011</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>AKREATOR FORMATIONS</t>
+          <t>AGNES GRIFFON</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>79054901800030</t>
+          <t>81976845800047</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>ALAIN FOY CECILE MOUTTE CONSULTING</t>
+          <t>AIDA COURNAND</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>90989769600029</t>
+          <t>89399862500022</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>ALCA FORMATION</t>
+          <t>AIS</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>88448773700014</t>
+          <t>53772357900026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>ALEXANDRA BOUSNOUNE</t>
+          <t>AKREATOR FORMATIONS</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>85188857800016</t>
+          <t>79054901800030</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>ALEXANDRA GERVIN</t>
+          <t>ALCA FORMATION</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>90276540300016</t>
+          <t>88448773700014</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>ALEXANDRA WHARMBY</t>
+          <t>ALEXANDRA BOUSNOUNE</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>79110130600029</t>
+          <t>85188857800016</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>ALEXANDRE TETE</t>
+          <t>ALEXANDRA GERVIN</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>48426285200045</t>
+          <t>90276540300016</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>ALEXIA SAUVET</t>
+          <t>ALEXANDRA WHARMBY</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>51090976500032</t>
+          <t>79110130600029</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>ALEYSSON</t>
+          <t>ALEXANDRE TETE</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>84934046800016</t>
+          <t>48426285200045</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>ALFIA</t>
+          <t>ALEYSSON</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>82770147500010</t>
+          <t>84934046800016</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>ALFMED</t>
+          <t>ALFIA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>48012645700013</t>
+          <t>82770147500010</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>ALISON ARMSTRONG</t>
+          <t>ALFMED</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>50945130800019</t>
+          <t>48012645700013</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>ALLIAN LINGU ESPAG PORTUG AMERIQ LATINE</t>
+          <t>ALISON ARMSTRONG</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>40090817400024</t>
+          <t>50945130800019</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>ALLIANCE INTERNATIONALE</t>
+          <t>ALLIAN LINGU ESPAG PORTUG AMERIQ LATINE</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>44886752300020</t>
+          <t>40090817400024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>ALMELIA SESSION</t>
+          <t>ALLIANCE INTERNATIONALE</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>82179903800020</t>
+          <t>44886752300020</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>ALPES INTER LANGUES</t>
+          <t>ALMO FORMATIONS ET CONSEILS</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>42136348200017</t>
+          <t>94156524400022</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>ALPINE FRENCH SCHOOL</t>
+          <t>ALPES INTER LANGUES</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>80529658900031</t>
+          <t>42136348200017</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>ALSO LANGUES</t>
+          <t>ALPINE FRENCH SCHOOL</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>51534328300047</t>
+          <t>80529658900031</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>ALTEA COMPETENCES</t>
+          <t>ALSO LANGUES</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>98853765000018</t>
+          <t>51534328300047</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>ALTER-NATIVE</t>
+          <t>ALTEA COMPETENCES</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>48426285200037</t>
+          <t>98853765000018</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>AMBITION MARKETING</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>79832022200044</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>AMELIE BOUDART</t>
+          <t>AMELIA COZZI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>90392298700016</t>
+          <t>95130379100010</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>AMERICAN CENTER</t>
+          <t>AMELIE BOUDART</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>38009664400022</t>
+          <t>90392298700016</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>AMERICAN CENTER</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>38009664400055</t>
+          <t>38009664400022</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>AMERICAN CENTER</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>38009664400063</t>
+          <t>38009664400055</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>AMERICAN CENTER</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>38009664400071</t>
+          <t>38009664400063</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>AMERICAN ENGLISH</t>
+          <t>AMERICAN CENTER</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>95323344200011</t>
+          <t>38009664400071</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>AMERICAN ENGLISH</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>95323344200029</t>
+          <t>95323344200011</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>AMW ENGLISH TRAINING</t>
+          <t>AMERICAN ENGLISH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>81280408600021</t>
+          <t>95323344200029</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>ANCIENNE ECOLE</t>
+          <t>AMW ENGLISH TRAINING</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>89890854600010</t>
+          <t>81280408600021</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>ANGLAISPRO</t>
+          <t>ANCIENNE ECOLE</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>48828076900024</t>
+          <t>89890854600010</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>ANGLOTIME</t>
+          <t>ANGLAISPRO</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>79329287100027</t>
+          <t>48828076900024</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>ANNE RATIGAN</t>
+          <t>ANGLOTIME</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>80282958000025</t>
+          <t>79329287100027</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>ANNE TOPENOT</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>50078825200020</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
@@ -1693,10919 +1693,11293 @@
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>ASSOCIATION AL CHAM OF DEMETRIAS</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>75125359200040</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION CULTURELLE FRANCO ITALIENNE EN DROME ARDECHE</t>
+          <t>ASSOCIATION CANDIACUS</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>81390856300014</t>
+          <t>42464456500030</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION DE FORMATION DE LA MEUSE</t>
+          <t>ASSOCIATION CULTURELLE FRANCO ITALIENNE EN DROME ARDECHE</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>34174419100014</t>
+          <t>81390856300014</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION DE GESTION DES ECOLES DES SCIENCES DE LA VIE</t>
+          <t>ASSOCIATION DE FORMATION DE LA MEUSE</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>51441531400012</t>
+          <t>34174419100014</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION DES FORMATEURS INDEPENDANTS</t>
+          <t>ASSOCIATION DE GESTION DES ECOLES DES SCIENCES DE LA VIE</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>87946055800015</t>
+          <t>51441531400012</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>ASTARA</t>
+          <t>ASSOCIATION DES FORMATEURS INDEPENDANTS</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>81299849000013</t>
+          <t>87946055800015</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>ASTER FORMATION</t>
+          <t>ASTARA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>80250887900029</t>
+          <t>81299849000013</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>ATK CONSEILS</t>
+          <t>ASTER FORMATION</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>47946661700020</t>
+          <t>80250887900029</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>ATLANTIQUE BRITISH ACADEMY</t>
+          <t>ATELIER GOURMAND FRANCHISE</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>81006067300029</t>
+          <t>53380626100020</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>ATOUT LANGUES SUD</t>
+          <t>ATK CONSEILS</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>89481547100012</t>
+          <t>47946661700020</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>ATOUT SAVOIR</t>
+          <t>ATLANTIQUE BRITISH ACADEMY</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>43924456700020</t>
+          <t>81006067300029</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>AU-DELA DU MOT</t>
+          <t>ATOUT LANGUES SUD</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>51787748600020</t>
+          <t>89481547100012</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>AUDAVIA</t>
+          <t>ATOUT SAVOIR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>52038890100065</t>
+          <t>43924456700020</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>AUDRA LANGUES</t>
+          <t>AU-DELA DU MOT</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>42179321700025</t>
+          <t>51787748600020</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>AUDREY VUILLERMIER</t>
+          <t>AUDAVIA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>88938351900010</t>
+          <t>52038890100065</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>AUGUSTINE - ECOLE DE LANGUES</t>
+          <t>AUDRA LANGUES</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>91463521400010</t>
+          <t>42179321700025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>AVANCEE FORMATION</t>
+          <t>AUDREY VUILLERMIER</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>88843254900010</t>
+          <t>88938351900010</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>AVES</t>
+          <t>AUGUSTINE - ECOLE DE LANGUES</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>79179462100015</t>
+          <t>91463521400010</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>AVIGNON ENGLISH SCHOOL</t>
+          <t>AVANCEE FORMATION</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>44007419300010</t>
+          <t>88843254900010</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>AVOSCOURS</t>
+          <t>AVES</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>90021724100018</t>
+          <t>79179462100015</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>AXORO ACADEMIE</t>
+          <t>AVIGNON ENGLISH SCHOOL</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>74992016100066</t>
+          <t>44007419300010</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>B MULTILANGUES</t>
+          <t>AVOSCOURS</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>52111268000033</t>
+          <t>90021724100018</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>B.R. CONSEIL ET FORMATION</t>
+          <t>AXORO ACADEMIE</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>80792380000013</t>
+          <t>74992016100066</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>B2L</t>
+          <t>B MULTILANGUES</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>53094429700015</t>
+          <t>52111268000033</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>B2LG FORMATION</t>
+          <t>B.R. CONSEIL ET FORMATION</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>84462305800014</t>
+          <t>80792380000013</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>BABEL SCHOOL OF LANGUAGES</t>
+          <t>B2L</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>53375529400022</t>
+          <t>53094429700015</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>BE CONSEILS</t>
+          <t>B2LG FORMATION</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>84392817700024</t>
+          <t>84462305800014</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>BE-BILINGUENLIGNE</t>
+          <t>BABEL SCHOOL OF LANGUAGES</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>98534196500012</t>
+          <t>53375529400022</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>BEATRICE MARCHIX</t>
+          <t>BE CONSEILS</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>85390072800017</t>
+          <t>84392817700024</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>BEATRICE ROY</t>
+          <t>BE-BILINGUENLIGNE</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>52024943400025</t>
+          <t>98534196500012</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>BERLITZ</t>
+          <t>BEATRICE MARCHIX</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>85260905600019</t>
+          <t>85390072800017</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>BIG BEN COMPANY</t>
+          <t>BEATRICE ROY</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>90319628500014</t>
+          <t>52024943400025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>BIRDWELL INTERNATIONAL</t>
+          <t>BERLITZ</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>81390038800030</t>
+          <t>85260905600019</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>BLUE BIRD FORMATIONS</t>
+          <t>BIG BEN COMPANY</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>41827102900047</t>
+          <t>90319628500014</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>BMA-BIARRITZ</t>
+          <t>BIRDWELL INTERNATIONAL</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>79969005200011</t>
+          <t>81390038800030</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>BRADLEY REYNOLDS</t>
+          <t>BLUE BIRD FORMATIONS</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>79038524900046</t>
+          <t>41827102900047</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>BREAK INTO ENGLISH</t>
+          <t>BMA-BIARRITZ</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>87830414600029</t>
+          <t>79969005200011</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>BRIGHT FORMATION</t>
+          <t>BRADLEY REYNOLDS</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>83751276300017</t>
+          <t>79038524900046</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>BRIGHT SPARKS</t>
+          <t>BREAK INTO ENGLISH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>82829466000026</t>
+          <t>87830414600029</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>BRITISH AMERICAN INSTITUTE</t>
+          <t>BRIGHT FORMATION</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>41005676600018</t>
+          <t>83751276300017</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>BRITISH AMERICAN INSTITUTE LIMITED</t>
+          <t>BRIGHT SPARKS</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>42132913700028</t>
+          <t>82829466000026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>BRYAN FLETCHER</t>
+          <t>BRITISH AMERICAN INSTITUTE</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>80435551900021</t>
+          <t>41005676600018</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>BTL FORMATION</t>
+          <t>BRITISH AMERICAN INSTITUTE LIMITED</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>40429571900029</t>
+          <t>42132913700028</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS CLASS INSTITUTE</t>
+          <t>BRYAN FLETCHER</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>45201828600032</t>
+          <t>80435551900021</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS CLASS LANGUAGE SOLUTIONS</t>
+          <t>BTL FORMATION</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>44910016300038</t>
+          <t>40429571900029</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS PLUS FORMATION</t>
+          <t>BUILDERS ECOLE D INGENIEURS</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>88451066000019</t>
+          <t>40316268800010</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS SPEAKING</t>
+          <t>BUSINESS CLASS INSTITUTE</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>53867940800020</t>
+          <t>45201828600032</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>C2J</t>
+          <t>BUSINESS CLASS LANGUAGE SOLUTIONS</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>53272588400037</t>
+          <t>44910016300038</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>CADRES EN MISSION FORMATION</t>
+          <t>BUSINESS PLUS FORMATION</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>45255889300049</t>
+          <t>88451066000019</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>CAITRIONA COAKLEY</t>
+          <t>BUSINESS SPEAKING</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>53181669200051</t>
+          <t>53867940800020</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS 14</t>
+          <t>C2J</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>94016065800016</t>
+          <t>53272588400037</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS CASINO</t>
+          <t>CADRES EN MISSION FORMATION</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>38026162800032</t>
+          <t>45255889300049</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS DU LAC</t>
+          <t>CAITRIONA COAKLEY</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>41058110200010</t>
+          <t>53181669200051</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>CAP FORMATION</t>
+          <t>CAMEMBEAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>41877587000029</t>
+          <t>90934916900013</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>CAP LEARN</t>
+          <t>CAMPUS 14</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>83794037800024</t>
+          <t>94016065800016</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>CAP'CONSEILS FRANCE</t>
+          <t>CAMPUS CASINO</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>82759903600015</t>
+          <t>38026162800032</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>CAPECIA FORMATIONS</t>
+          <t>CAMPUS DU LAC</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>80071749800045</t>
+          <t>41058110200010</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>CAPITAL FORMATIONS</t>
+          <t>CAP FORMATION</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>49134717500037</t>
+          <t>41877587000029</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>CAPITOLE CAMPUS</t>
+          <t>CAP LEARN</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>94882198800011</t>
+          <t>83794037800024</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>CARMINA CATENA</t>
+          <t>CAP'CONSEILS FRANCE</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>53762577400030</t>
+          <t>82759903600015</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>CAROLE IBANEZ</t>
+          <t>CAPECIA FORMATIONS</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>53016657800019</t>
+          <t>80071749800045</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>CASSANDRA SNOW</t>
+          <t>CAPITAL FORMATIONS</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>92335649700027</t>
+          <t>49134717500037</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>CAVILAM - ALLIANCE FRANCAISE</t>
+          <t>CAPITOLE CAMPUS</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>77906632300030</t>
+          <t>94882198800011</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>CCI FORMATION 82</t>
+          <t>CARMINA CATENA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>47991356800024</t>
+          <t>53762577400030</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>CCI FORMATION CONTINUE</t>
+          <t>CAROLE IBANEZ</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>18263001200231</t>
+          <t>53016657800019</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>CCI FORMATION GERS</t>
+          <t>CASSANDRA SNOW</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>78803676200037</t>
+          <t>92335649700027</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>CCI FORMATION- SUP'TG NIORT</t>
+          <t>CAVILAM - ALLIANCE FRANCAISE</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>18790001400098</t>
+          <t>77906632300030</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>CCI FORMATION-CFA IMT-ISCO</t>
+          <t>CCI FORMATION 82</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>18383001700236</t>
+          <t>47991356800024</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>CCI Formation pro</t>
+          <t>CCI FORMATION CONTINUE</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>90007495600013</t>
+          <t>18263001200231</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>CCI LOCALE BEAUJOLAIS</t>
+          <t>CCI FORMATION GERS</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>13002269200367</t>
+          <t>78803676200037</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>CCIT DE L ALLIER</t>
+          <t>CCI FORMATION- SUP'TG NIORT</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>13002286600011</t>
+          <t>18790001400098</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>CCIT OUEST NORMANDIE</t>
+          <t>CCI FORMATION-CFA IMT-ISCO</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>13002172800014</t>
+          <t>18383001700236</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>CEFIRH</t>
+          <t>CCI Formation pro</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>34195770200036</t>
+          <t>90007495600013</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>CEFOLIAC</t>
+          <t>CCI LOCALE BEAUJOLAIS</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>52136343200027</t>
+          <t>13002269200367</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>CEFORA</t>
+          <t>CCIT DE L ALLIER</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>39871307300136</t>
+          <t>13002286600011</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>CEI FORMATION</t>
+          <t>CCIT OUEST NORMANDIE</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>98464216500018</t>
+          <t>13002172800014</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>CELINE ANNE GENNY MERCE</t>
+          <t>CEFIRH</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>83201270200037</t>
+          <t>34195770200036</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>CELINE BERENGER</t>
+          <t>CEFIRH</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>79231879200019</t>
+          <t>34195770200044</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>CELINE GODINNEAU</t>
+          <t>CEFOLIAC</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>47903218700011</t>
+          <t>52136343200027</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>CENTRE CONSULAIRE DE FORMATION</t>
+          <t>CEFORA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>18640005700078</t>
+          <t>39871307300136</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>CENTRE D'ENSEIGNEMENT REGIONAL D'INGENIERIE ET DE FORMATION ANTILLES GUYANE</t>
+          <t>CEI FORMATION</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>50489768700035</t>
+          <t>98464216500018</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION LANGUES</t>
+          <t>CELINE BERENGER</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>53338783300023</t>
+          <t>79231879200019</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE LA FORMATION DE LA CCI</t>
+          <t>CELINE GODINNEAU</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>18230801500136</t>
+          <t>47903218700011</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE LANGUES</t>
+          <t>CENTRE CONSULAIRE DE FORMATION</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>51411872800013</t>
+          <t>18640005700078</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE LANGUES STERLING INTERNATIONAL</t>
+          <t>CENTRE D'ENSEIGNEMENT REGIONAL D'INGENIERIE ET DE FORMATION ANTILLES GUYANE</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>33527647300030</t>
+          <t>50489768700035</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>CENTRE FORMATION CONTINUE CEPPIC</t>
+          <t>CENTRE DE FORMATION LANGUES</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>13002175100156</t>
+          <t>53338783300023</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>CENTRE LANGAGE ECOUTE</t>
+          <t>CENTRE DE LA FORMATION DE LA CCI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>34328124200028</t>
+          <t>18230801500136</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>CENTRE NOUVEL TECHNIQUE COMMUNICATION</t>
+          <t>CENTRE DE LANGUES</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>34254748600031</t>
+          <t>51411872800013</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>CETALION</t>
+          <t>CENTRE DE LANGUES STERLING INTERNATIONAL</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>83917819100046</t>
+          <t>33527647300030</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>CFAI DIAFOR</t>
+          <t>CENTRE FORMATION CONTINUE CEPPIC</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>39048242000028</t>
+          <t>13002175100156</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>CG ORGAFOR</t>
+          <t>CENTRE LANGAGE ECOUTE</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>80749119600018</t>
+          <t>34328124200028</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>CH.COMMERCE INDUSTRIE LIMOGES HTE VIENNE</t>
+          <t>CENTRE NOUVEL TECHNIQUE COMMUNICATION</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>18870801000114</t>
+          <t>34254748600031</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>CHAMB COMMERCE ET INDUSTRIE HAUTES ALPES</t>
+          <t>CETALION</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>18050001900039</t>
+          <t>83917819100046</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE &amp; INDUSTRIE HTE SAVOI</t>
+          <t>CFAI DIAFOR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>18743001200067</t>
+          <t>39048242000028</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE &amp; INDUSTRIE PAU BEARN</t>
+          <t>CG ORGAFOR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>18640002400011</t>
+          <t>80749119600018</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE ET D'INDUSTRIE DU CHER (CCI)</t>
+          <t>CH.COMMERCE INDUSTRIE LIMOGES HTE VIENNE</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>18180001200021</t>
+          <t>18870801000114</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE ET INDUSTRIE DES LAND</t>
+          <t>CHAMB COMMERCE ET INDUSTRIE HAUTES ALPES</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>18400002400010</t>
+          <t>18050001900039</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE ET INDUSTRIE LA MAYENNE</t>
+          <t>CHAMBRE COMMERCE &amp; INDUSTRIE HTE SAVOI</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>18530044900062</t>
+          <t>18743001200067</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE ET INDUSTRIE LA NIEVRE</t>
+          <t>CHAMBRE COMMERCE &amp; INDUSTRIE PAU BEARN</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>18580003400067</t>
+          <t>18640002400011</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE ET INDUSTRIE MARTINIQUE</t>
+          <t>CHAMBRE COMMERCE ET D'INDUSTRIE DU CHER (CCI)</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>18972002200210</t>
+          <t>18180001200021</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE ET INDUSTRIE NORD ISERE</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE DES LAND</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>18383002500015</t>
+          <t>18400002400010</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE ET INDUSTRIE VAUCLUSE</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE LA MAYENNE</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>18840001400018</t>
+          <t>18530044900062</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE INDUSTRIE DE L'YONNE</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE LA NIEVRE</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>18890911300121</t>
+          <t>18580003400067</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE INDUSTRIE DE LA DROME</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE MARTINIQUE</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>18263001200041</t>
+          <t>18972002200210</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE INDUSTRIE DE LA DROME</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE MORBIHAN - CCI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>18263001200017</t>
+          <t>18560005300234</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE INDUSTRIE DU PAYS ARLES</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE NORD ISERE</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>18130003900011</t>
+          <t>18383002500015</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE INDUSTRIE MAINE LOIRE</t>
+          <t>CHAMBRE COMMERCE ET INDUSTRIE VAUCLUSE</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>13000460900017</t>
+          <t>18840001400018</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE D'INDUSTRIE DE L'AIN</t>
+          <t>CHAMBRE COMMERCE INDUSTRIE DE L'YONNE</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>18013001500019</t>
+          <t>18890911300121</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE</t>
+          <t>CHAMBRE COMMERCE INDUSTRIE DE LA DROME</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>18280001100047</t>
+          <t>18263001200041</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE AURILLAC ET CANTAL</t>
+          <t>CHAMBRE COMMERCE INDUSTRIE DE LA DROME</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>18150001800062</t>
+          <t>18263001200017</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE HAUTE LOIRE</t>
+          <t>CHAMBRE COMMERCE INDUSTRIE DU PAYS ARLES</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>13001313900014</t>
+          <t>18130003900011</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE L ARDECHE</t>
+          <t>CHAMBRE COMMERCE INDUSTRIE MAINE LOIRE</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>13001400400019</t>
+          <t>13000460900017</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE REGION DES ILES DE GUADELOUPE</t>
+          <t>CHAMBRE DE COMMERCE D'INDUSTRIE DE L'AIN</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>13001408700014</t>
+          <t>18013001500019</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DES VOSGES</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>18882211800017</t>
+          <t>18280001100047</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE METROPOLE DE BOURGOGNE</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE AURILLAC ET CANTAL</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>13002948100012</t>
+          <t>18150001800062</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE TERRITORIALE DE LA CHARENTE</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE HAUTE LOIRE</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>13002245200010</t>
+          <t>13001313900014</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE L ARDECHE</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>18974211700014</t>
+          <t>13001400400019</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE REGION DES ILES DE GUADELOUPE</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>18770918300235</t>
+          <t>13001408700014</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE CORSE</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DES VOSGES</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>13001457400078</t>
+          <t>18882211800017</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE L'INDRE</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE METROPOLE DE BOURGOGNE</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>18360001400017</t>
+          <t>13002948100012</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE LA CORREZE - INISUP</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE TERRITORIALE DE LA CHARENTE</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>13000770100043</t>
+          <t>13002245200010</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE MAYOTTE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>13000337900018</t>
+          <t>18974211700014</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE REGION HAUTS-DE-FRANCE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>13002271800014</t>
+          <t>18770918300235</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DES COTES D'ARMOR</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE CORSE</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>18220005500016</t>
+          <t>13001457400078</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE METROPOLITAINE BRETAGNE OUEST - CCIMBO SIEGE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE L'INDRE</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>13002293200011</t>
+          <t>18360001400017</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE PUY-DE-DOME CLERMONT AUVERGNE METROPOLE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE LA CORREZE - INISUP</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>13000772700071</t>
+          <t>13000770100043</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ALSACE EUROMETROPOLE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE MAYOTTE</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>13002267600030</t>
+          <t>13000337900018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE DE LA VIENNE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE REGION HAUTS-DE-FRANCE</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>18860003500177</t>
+          <t>13002271800014</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE DU VAR</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DES COTES D'ARMOR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>18830001600261</t>
+          <t>18220005500016</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ILLE-ET-VILAINE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE METROPOLITAINE BRETAGNE OUEST - CCIMBO SIEGE</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>13002280900011</t>
+          <t>13002293200011</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE PORTES DE NORMANDIE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE PUY-DE-DOME CLERMONT AUVERGNE METROPOLE</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>13002179300018</t>
+          <t>13000772700071</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET DE L'INDUSTRIE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ALSACE EUROMETROPOLE</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>18850049000019</t>
+          <t>13002267600030</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE INDUSTRIE DORDOGNE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE DE LA VIENNE</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>18240014300117</t>
+          <t>18860003500177</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE ECONOMIQUE MULTIPROFESSIONNELLE</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE DU VAR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>13000470800033</t>
+          <t>18830001600261</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>CHRIS BOOTH</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE ILLE-ET-VILAINE</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>42894787300082</t>
+          <t>13002280900011</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>CHRISTELLE NEVOUX</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE PORTES DE NORMANDIE</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>91866271900015</t>
+          <t>13002179300018</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>CHRISTINE LEWEURS</t>
+          <t>CHAMBRE DE COMMERCE ET DE L'INDUSTRIE</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>52816492400011</t>
+          <t>18850049000019</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>CIARAN FORREST-TRANTER</t>
+          <t>CHAMBRE DE COMMERCE INDUSTRIE DORDOGNE</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>79420720900030</t>
+          <t>18240014300117</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>CIPECMA FORMATION COLLECTIVITES</t>
+          <t>CHAMBRE ECONOMIQUE MULTIPROFESSIONNELLE</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>51176260100017</t>
+          <t>13000470800033</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>CLAIRE VINOT</t>
+          <t>CHRIS BOOTH</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>89391953000012</t>
+          <t>42894787300082</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>CLARA RODRIGUES QUINTERO</t>
+          <t>CHRISTELLE NEVOUX</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>83438407500026</t>
+          <t>91866271900015</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>CLEF</t>
+          <t>CHRISTINE LEWEURS</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>37806162600032</t>
+          <t>52816492400011</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>CLEMENCE PABOEUF</t>
+          <t>CIARAN FORREST-TRANTER</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>81753997600024</t>
+          <t>79420720900030</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>CLERE CONSULTANT</t>
+          <t>CIPECMA FORMATION COLLECTIVITES</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>81090880600013</t>
+          <t>51176260100017</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>CLM FORMATIONS</t>
+          <t>CLAIRE VINOT</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>75283444000022</t>
+          <t>89391953000012</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>COACH FORMATION 84</t>
+          <t>CLARA RODRIGUES QUINTERO</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>88955241000017</t>
+          <t>83438407500026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>COACH MY ENGLISH</t>
+          <t>CLEF</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>83941598100019</t>
+          <t>37806162600032</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>COM'FORMATION</t>
+          <t>CLEMENCE PABOEUF</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>88063379700019</t>
+          <t>81753997600024</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>COMMUNIC &amp; LISTEN</t>
+          <t>CLERE CONSULTANT</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>51044235300015</t>
+          <t>81090880600013</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>COMPAGNIE TOULOUSAINE D'ENSEIGNEMENT ET DE FORMATION (CTEF)</t>
+          <t>CLM FORMATIONS</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>78894628300025</t>
+          <t>75283444000022</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>COMPETENCES ET METIERS</t>
+          <t>COACH FORMATION 84</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>43017765900066</t>
+          <t>88955241000017</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>CONNECT LEARNING</t>
+          <t>COACH MY ENGLISH</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>90469485800013</t>
+          <t>83941598100019</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>CONOR JOYCE</t>
+          <t>COM'FORMATION</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>79814920900016</t>
+          <t>88063379700019</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>CONSEIL ACCOMPAGNEMENT ET PLANIFICATION DE FORMATIONS</t>
+          <t>COMMUNIC &amp; LISTEN</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>81765013800024</t>
+          <t>51044235300015</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>CONSENSO</t>
+          <t>COMPAGNIE TOULOUSAINE D'ENSEIGNEMENT ET DE FORMATION (CTEF)</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>82960824900019</t>
+          <t>78894628300025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REGION DES PAYS DE LA LOIRE - ASSOCIATION DE GESTION</t>
+          <t>COMPETENCES ET METIERS</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>32439762900118</t>
+          <t>43017765900066</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>COTE PROJETS</t>
+          <t>CONNECT LEARNING</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>43819157900038</t>
+          <t>90469485800013</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>COURS &amp; METHODE</t>
+          <t>CONOR JOYCE</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>84762254500014</t>
+          <t>79814920900016</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>COURS EDUCATION</t>
+          <t>CONSEIL ACCOMPAGNEMENT ET PLANIFICATION DE FORMATIONS</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>94089255700015</t>
+          <t>81765013800024</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>COURZAL ACADEMY</t>
+          <t>CONSENSO</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>89233458200020</t>
+          <t>82960824900019</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>CP-FORMATION</t>
+          <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REGION DES PAYS DE LA LOIRE - ASSOCIATION DE GESTION</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>53872449300035</t>
+          <t>32439762900118</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>CREA LEAD</t>
+          <t>COTE PROJETS</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>43807620000023</t>
+          <t>43819157900038</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>CREA-FORMA</t>
+          <t>COURS &amp; METHODE</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>83090596400011</t>
+          <t>84762254500014</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>CS SERVICES</t>
+          <t>COURS EDUCATION</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>88956634500019</t>
+          <t>94089255700015</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>CSCHOOL</t>
+          <t>COURZAL ACADEMY</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>80930718400030</t>
+          <t>89233458200020</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>CTI</t>
+          <t>CP-FORMATION</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>44366809000030</t>
+          <t>53872449300035</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>CTRE CONSULAIRE DE FORMATION</t>
+          <t>CREA LEAD</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>18572202200125</t>
+          <t>43807620000023</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>CULLEN LANGUAGE SERVICES</t>
+          <t>CREA-FORMA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>48353197600023</t>
+          <t>83090596400011</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>CYBER PLACE</t>
+          <t>CS SERVICES</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>50331510300039</t>
+          <t>88956634500019</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>DAKIT</t>
+          <t>CSCHOOL</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>81782329700038</t>
+          <t>80930718400030</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>DALILA BENSOUNA</t>
+          <t>CTI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>51845606600027</t>
+          <t>44366809000030</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>DAMIEN LACOSTE</t>
+          <t>CTRE CONSULAIRE DE FORMATION</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>52261639000020</t>
+          <t>18572202200125</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>DANIELA STAMM</t>
+          <t>CULLEN LANGUAGE SERVICES</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>51317428400028</t>
+          <t>48353197600023</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>DATLIN GROUPE</t>
+          <t>CYBER PLACE</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>90292779700016</t>
+          <t>50331510300039</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>DEBORAH FLINTON</t>
+          <t>DALILA BENSOUNA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>43984612200026</t>
+          <t>51845606600027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>DELTRA</t>
+          <t>DAMIEN LACOSTE</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>53889916200027</t>
+          <t>52261639000020</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>DESMATHS FORMATION</t>
+          <t>DANIELA STAMM</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>83509367500022</t>
+          <t>51317428400028</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>DIANE CASTETS</t>
+          <t>DATAO FORMATION</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>78947401200026</t>
+          <t>93398810700019</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>DIDIER LEITAO</t>
+          <t>DATLIN GROUPE</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>51502077400011</t>
+          <t>90292779700016</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>DIGILANGUES</t>
+          <t>DEBORAH FLINTON</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>89225015000018</t>
+          <t>43984612200026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>DIGITAL PUBLISHING</t>
+          <t>DELTRA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>49790992900026</t>
+          <t>53889916200027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>DIGIVODA</t>
+          <t>DESMATHS FORMATION</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>48834744400033</t>
+          <t>83509367500022</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>DYNAMO FORMATION INTERNATIONAL</t>
+          <t>DIANE CASTETS</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>50376193400036</t>
+          <t>78947401200026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>EASY ENGLISH ACADEMY</t>
+          <t>DIDIER LEITAO</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>98768230900024</t>
+          <t>51502077400029</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>ECOLANGUES</t>
+          <t>DIDIER LEITAO</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>40385320300038</t>
+          <t>51502077400011</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>ECOLE CHEZ XAVIER</t>
+          <t>DIGILANGUES</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>88268353500018</t>
+          <t>89225015000018</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>ECOLE D ENSEIGNEMENT SUPERIEUR CONSULAIRE DE MEURTHE ET MOSELLE</t>
+          <t>DIGITAL PUBLISHING</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>88280019600017</t>
+          <t>49790992900026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DES VINS ET SPIRITUEUX</t>
+          <t>DIGIVODA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>34075152800050</t>
+          <t>48834744400033</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUP INFORM  COMMERCE</t>
+          <t>DORCAS NIERI KIBE</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>45303523000094</t>
+          <t>85055824800017</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUPERIEURE COMMERCE COMMUNICATION</t>
+          <t>DP LANGUES</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>38370431900037</t>
+          <t>89497019300013</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>ECS LANGUES ET COMMUNICATIONS</t>
+          <t>DYNAMO FORMATION INTERNATIONAL</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>35390050900061</t>
+          <t>50376193400036</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>EDUCALIS</t>
+          <t>EASY ENGLISH ACADEMY</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>49068575700034</t>
+          <t>98768230900024</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>EDUCASTREAM</t>
+          <t>ECOLANGUES</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>49161835100044</t>
+          <t>40385320300038</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>EDUKAT</t>
+          <t>ECOLE CHEZ XAVIER</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>84146512300013</t>
+          <t>88268353500018</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>EFCO FORMATION</t>
+          <t>ECOLE D ENSEIGNEMENT SUPERIEUR CONSULAIRE DE MEURTHE ET MOSELLE</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>82296009200044</t>
+          <t>88280019600017</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>EFFICLASSE</t>
+          <t>ECOLE DES VINS ET SPIRITUEUX</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>84260711100015</t>
+          <t>34075152800050</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>EFP - ENGLISH FOR PROFESSIONALS</t>
+          <t>ECOLE SUPERIEURE COMMERCE COMMUNICATION</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>50208517800015</t>
+          <t>38370431900037</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>EKATERINA YAKUBOVSKAYA</t>
+          <t>ECS LANGUES ET COMMUNICATIONS</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>83099788800029</t>
+          <t>35390050900061</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>ELDERS MARIE CHRISTINE</t>
+          <t>EDUCALIS</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>50146828400010</t>
+          <t>49068575700034</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>ELENA NED EL HADJ</t>
+          <t>EDUKAT</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>91367267100017</t>
+          <t>84146512300013</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>ELISABETH STAELS</t>
+          <t>EFCO FORMATION</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>81367064300010</t>
+          <t>82296009200044</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>ELLI'UP</t>
+          <t>EFFICLASSE</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>83167634100025</t>
+          <t>84260711100015</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>ELYSEES LANGUES</t>
+          <t>EFP - ENGLISH FOR PROFESSIONALS</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>38120054200037</t>
+          <t>50208517800015</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>ELYSEES LANGUES</t>
+          <t>EKATERINA YAKUBOVSKAYA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>38120054200052</t>
+          <t>83099788800029</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>EM NORMANDIE COMPETENCES</t>
+          <t>ELDERS MARIE CHRISTINE</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>90170349600017</t>
+          <t>50146828400010</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>EMKA</t>
+          <t>ELENA NED EL HADJ</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>52014978200051</t>
+          <t>91367267100017</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>EN VOGUE FORMATION</t>
+          <t>ELISABETH STAELS</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>89862011700017</t>
+          <t>81367064300010</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH ACADEMY</t>
+          <t>ELLI'UP</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>90335843000010</t>
+          <t>83167634100025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH COACH</t>
+          <t>ELYSEES LANGUES</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>50248930500016</t>
+          <t>38120054200052</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH CONNECT</t>
+          <t>EM NORMANDIE COMPETENCES</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>82984747400014</t>
+          <t>90170349600017</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH FOR FRENCH</t>
+          <t>EMKA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>81779652700064</t>
+          <t>52014978200051</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH FOR FRENCH</t>
+          <t>EN VOGUE FORMATION</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>81779652700031</t>
+          <t>89862011700017</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH MADE IN FRANCE</t>
+          <t>ENGLISH ACADEMY</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>75267915900018</t>
+          <t>90335843000010</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH PROFICIENCY</t>
+          <t>ENGLISH COACH</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>95261130900016</t>
+          <t>50248930500016</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH-SUR-LOIRE</t>
+          <t>ENGLISH CONNECT</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>91537043100016</t>
+          <t>82984747400014</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>ENJOY ENGLISH</t>
+          <t>ENGLISH FOR FRENCH</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>82031261900027</t>
+          <t>81779652700064</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>ENJOY ENGLISH</t>
+          <t>ENGLISH FOR FRENCH</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>52482100600029</t>
+          <t>81779652700031</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>ERMES CONSULTING</t>
+          <t>ENGLISH MADE IN FRANCE</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>53342177200021</t>
+          <t>75267915900018</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>ESPACE PROJET</t>
+          <t>ENGLISH PROFICIENCY</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>45215527800032</t>
+          <t>95261130900016</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>ETABLISSEMENT D'ENSEIGNEMENT SUPERIEUR CONSULAIRE BUSINESS CAMPUS AVEYRON</t>
+          <t>ENGLISH-SUR-LOIRE</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>90003816700012</t>
+          <t>91537043100016</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>ETABLISSEMENT WELCOME</t>
+          <t>ENGLISHBOOSTER</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>53338783300049</t>
+          <t>43415437300063</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>EURL BLS FORMATION</t>
+          <t>ENJOY ENGLISH</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>49033374700056</t>
+          <t>82031261900027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>EURL MANDYBEN</t>
+          <t>ENJOY ENGLISH</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>49182027000057</t>
+          <t>52482100600029</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>EUROCONCOURS</t>
+          <t>EPCI AMPARA MEDITERRANEE</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>40150128300063</t>
+          <t>99902196700131</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>EUROFORM</t>
+          <t>ERMES CONSULTING</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>90081687700022</t>
+          <t>53342177200021</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>EUROLANG'UBAYE</t>
+          <t>ESPACE LINGUA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>41006986800041</t>
+          <t>81845557800026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>EUROLANGUES FRANCE</t>
+          <t>ESPACE PROJET</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>44997604200019</t>
+          <t>45215527800032</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>EUROPEAN CENTRE FOR LEARNING AND TRAINING</t>
+          <t>ETABLISSEMENT D'ENSEIGNEMENT SUPERIEUR CONSULAIRE BUSINESS CAMPUS AVEYRON</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>41968999700031</t>
+          <t>90003816700012</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>EUROPEDEN</t>
+          <t>ETABLISSEMENT WELCOME</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>47819960700027</t>
+          <t>53338783300049</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>EVOLUGO</t>
+          <t>EURL BLS FORMATION</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>75038199800012</t>
+          <t>49033374700056</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>EXCENT TRAINING</t>
+          <t>EURL MANDYBEN</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>53865234800011</t>
+          <t>49182027000057</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>EXPLORA LANGUES</t>
+          <t>EUROCONCOURS</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>42069932400026</t>
+          <t>40150128300063</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>EXPRESSION FORMATION</t>
+          <t>EUROFORM</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>80371176100038</t>
+          <t>90081687700022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>FABRICE ROGER JEAN SABATINO</t>
+          <t>EUROLANG'UBAYE</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>79418599100039</t>
+          <t>41006986800041</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>FAC PLUS</t>
+          <t>EUROLANGUES FRANCE</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>83807710500024</t>
+          <t>44997604200019</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>FACULTE DES METIERS DE L ESSONNE</t>
+          <t>EUROPEAN CENTRE FOR LEARNING AND TRAINING</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>45235951600021</t>
+          <t>41968999700031</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>FANNY CROS</t>
+          <t>EUROPEDEN</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>82232865400048</t>
+          <t>47819960700027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>FEEL LEARNING</t>
+          <t>EVM FORMATION</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>93360362300010</t>
+          <t>49028899000032</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>FERIEL TEMMAR</t>
+          <t>EVOLUGO</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>51102076000019</t>
+          <t>75038199800012</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>FIONA REID</t>
+          <t>EXCENT TRAINING</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>34316677300022</t>
+          <t>53865234800011</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>FLC FORMATION</t>
+          <t>EXPERTAIDE</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>34539593300046</t>
+          <t>84879068900014</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>FLEX RECOUVREMENT</t>
+          <t>EXPLORA LANGUES</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>81323269100028</t>
+          <t>42069932400026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>FLOSTER BV</t>
+          <t>EXPRESSION FORMATION</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>44170571200053</t>
+          <t>80371176100038</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>FLY SCHOOL</t>
+          <t>FABRICE ROGER JEAN SABATINO</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>98125992200012</t>
+          <t>79418599100039</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>FOCAL POINT</t>
+          <t>FAC PLUS</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>48461801200054</t>
+          <t>83807710500024</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>FOCAL POINT</t>
+          <t>FACULTE DES METIERS DE L ESSONNE</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>48461801200062</t>
+          <t>45235951600021</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>FORCORHE LANGUES (FORMATION ET CONSEIL EN LANGUES DES RESSOURCES HUMAINES DE L'ENTREPRISE)</t>
+          <t>FANNY CROS</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>31212555200124</t>
+          <t>82232865400048</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>FOREPRO</t>
+          <t>FEEL LEARNING</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>42272629900049</t>
+          <t>93360362300010</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>FORM'IMPACT</t>
+          <t>FERIEL TEMMAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>44520408400021</t>
+          <t>51102076000019</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>FORMA 2+</t>
+          <t>FIONA REID</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>39205023300023</t>
+          <t>34316677300022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>FORMA SOFT</t>
+          <t>FLC FORMATION</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>39963449200025</t>
+          <t>34539593300046</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>FORMACOOP</t>
+          <t>FLEX RECOUVREMENT</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>79858120300022</t>
+          <t>81323269100028</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>FORMALSACE</t>
+          <t>FLOSTER BV</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>87946070700018</t>
+          <t>44170571200053</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>FORMAPLUME</t>
+          <t>FLY SCHOOL</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>85053239100016</t>
+          <t>98125992200012</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>FORMATIC CENTRE</t>
+          <t>FOCAL POINT</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>84129288100015</t>
+          <t>48461801200054</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>FORMATION</t>
+          <t>FORCORHE LANGUES (FORMATION ET CONSEIL EN LANGUES DES RESSOURCES HUMAINES DE L'ENTREPRISE)</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>18560005300234</t>
+          <t>31212555200124</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>FORMATION LANGUES I GUILBAUD</t>
+          <t>FOREPRO</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>37942530900026</t>
+          <t>42272629900049</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>FORMATION STRATEGIQUE CONSEIL</t>
+          <t>FORM'IMPACT</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>84105319200016</t>
+          <t>44520408400021</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>FORMATIONS COURS ANGLAIS MATHS FRANCAIS AUCH</t>
+          <t>FORMA 2+</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>48776185000014</t>
+          <t>39205023300023</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>FORMATIONS MDKLE</t>
+          <t>FORMA SOFT</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>82162839300018</t>
+          <t>39963449200025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>FORMAXE</t>
+          <t>FORMACOOP</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>81245009600027</t>
+          <t>79858120300022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>FORMIRIS</t>
+          <t>FORMALSACE</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>88454931200012</t>
+          <t>87946070700018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>FORTISS GROUP FORMATION PROFESSIONELLE</t>
+          <t>FORMAPLUME</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>91209858900019</t>
+          <t>85053239100016</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>FORUM TRADUCTION. EASY LANGUE FORMATION</t>
+          <t>FORMATIC CENTRE</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>41351724400047</t>
+          <t>84129288100015</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>FOXY'S FORMATION</t>
+          <t>FORMATION LANGUES I GUILBAUD</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>79365016900030</t>
+          <t>37942530900026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>FRANCISCO DE PAULA BISQUERT MAS</t>
+          <t>FORMATION STRATEGIQUE CONSEIL</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>88078011900033</t>
+          <t>84105319200016</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>FRANCK HUETTE</t>
+          <t>FORMATIONS COURS ANGLAIS MATHS FRANCAIS AUCH</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>49976984200034</t>
+          <t>48776185000014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>FRENCH AS YOU LIKE IT</t>
+          <t>FORMATIONS MDKLE</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>82107839100025</t>
+          <t>82162839300018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>FUTUR PROCHE</t>
+          <t>FORMAXE</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>34769121400014</t>
+          <t>81245009600027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>GALLICO</t>
+          <t>FORMIRIS</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>88874629400030</t>
+          <t>88454931200012</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>GALLICO</t>
+          <t>FORTISS GROUP FORMATION PROFESSIONELLE</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>88874629400055</t>
+          <t>91209858900019</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>GERALDINE MILON LEROY</t>
+          <t>FORUM TRADUCTION. EASY LANGUE FORMATION</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>51412431200026</t>
+          <t>41351724400047</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>GHENADIE IVANOV</t>
+          <t>FOXY'S FORMATION</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>82280734300014</t>
+          <t>79365016900030</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>GLOBE LANGUE SOLUTIONS</t>
+          <t>FRANCISCO DE PAULA BISQUERT MAS</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>39444990400041</t>
+          <t>88078011900033</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>GOODSIR RA</t>
+          <t>FRANCK HUETTE</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>79520804000035</t>
+          <t>49976984200034</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>GRETA - LORRAINE EST</t>
+          <t>FRENCH AS YOU LIKE IT</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>19570099200074</t>
+          <t>82107839100025</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>GRETA DE L'AIN</t>
+          <t>FUTUR PROCHE</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>19010016400028</t>
+          <t>34769121400014</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>GRETA DE LA MANCHE</t>
+          <t>GALLICO</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>19501219000029</t>
+          <t>88874629400055</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>GRETA PORTES NORMANDES</t>
+          <t>GERALDINE MILON LEROY</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>19270016900027</t>
+          <t>51412431200026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>GROUPE MBR SERVICES</t>
+          <t>GHENADIE IVANOV</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>43047236500039</t>
+          <t>82280734300014</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>GROUPE RENNES SCHOOL OF BUSINESS</t>
+          <t>GLOBALVILLAGE LEARNING</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>37832751400014</t>
+          <t>91019814200010</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>GWENDOLINE LE VINCENT</t>
+          <t>GLOBE LANGUE SOLUTIONS</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>80486875000014</t>
+          <t>39444990400041</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>HAMILTON HOUSE</t>
+          <t>GOODSIR RA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>34488281600053</t>
+          <t>79520804000035</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>HAPPY FORMATION</t>
+          <t>GRANDS ENSEMBLE</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>82236024400013</t>
+          <t>48845896900075</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>HAPPY IN FRANCE</t>
+          <t>GRETA - LORRAINE EST</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>95132786500022</t>
+          <t>19570099200074</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>HAPPY IN FRANCE</t>
+          <t>GRETA DE L'AIN</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>95132786500030</t>
+          <t>19010016400028</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>HEATHER JANE BLANCHARD</t>
+          <t>GRETA DE LA MANCHE</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>79785463500027</t>
+          <t>19501219000029</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>HEFI TRAINING</t>
+          <t>GRETA PORTES NORMANDES</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>89937224700028</t>
+          <t>19270016900027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>HEFI TRAINING</t>
+          <t>GROUPE MBR SERVICES</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>89937224700010</t>
+          <t>43047236500039</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>HELP! MON ANGLAIS</t>
+          <t>GROUPE RENNES SCHOOL OF BUSINESS</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>83464430400042</t>
+          <t>37832751400014</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>HIT YOUR MARK ! COMMUNICATIONS</t>
+          <t>HAMILTON HOUSE</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>81224551200031</t>
+          <t>34488281600053</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>HOBSON ACADEMY</t>
+          <t>HAPPY FORMATION</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>91074573600017</t>
+          <t>82236024400013</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>HORIZON LINGUISTIQUE</t>
+          <t>HAPPY IN FRANCE</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>91423906600014</t>
+          <t>95132786500022</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>HUMAN CONSEIL ET FORMATION</t>
+          <t>HAPPY IN FRANCE</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>89513730500010</t>
+          <t>95132786500030</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>HVF</t>
+          <t>HEFI TRAINING</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>82441736400018</t>
+          <t>89937224700028</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>I B L</t>
+          <t>HEFI TRAINING</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>43302808100027</t>
+          <t>89937224700010</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>I-GLOBALFORM</t>
+          <t>HELP! MON ANGLAIS</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>88454931200020</t>
+          <t>83464430400042</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>IDEV</t>
+          <t>HIT YOUR MARK ! COMMUNICATIONS</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>91311071400015</t>
+          <t>81224551200031</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>IF</t>
+          <t>HOBSON ACADEMY</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>90534828000025</t>
+          <t>91074573600017</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>IIT FORMATIONS ALTERNEES ORNES</t>
+          <t>HORIZON LINGUISTIQUE</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>40110456700029</t>
+          <t>91423906600014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>IJSCHOOL</t>
+          <t>HUMAN CONSEIL ET FORMATION</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>90075954900018</t>
+          <t>89513730500010</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>IMPACT LANGUAGE INSTITUTE</t>
+          <t>HVF</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>43013152400018</t>
+          <t>82441736400018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>IN&amp;MA/EGC/EKOD/CEL</t>
+          <t>I B L</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>18720092800088</t>
+          <t>43302808100027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>INFOLANGUES SARL</t>
+          <t>I-GLOBALFORM</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>33149757800046</t>
+          <t>88454931200020</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>INFOTICE</t>
+          <t>IDEV</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>49899407800042</t>
+          <t>91311071400015</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>INLINGUA CPF33</t>
+          <t>IF</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>89968608300010</t>
+          <t>90534828000025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>INNOVATION &amp; COACHING ACADEMY</t>
+          <t>IIT FORMATIONS ALTERNEES ORNES</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>90393512000027</t>
+          <t>40110456700029</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>INSERTION TRAVAIL EDUCATION CULTURE</t>
+          <t>IJSCHOOL</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>39492565500034</t>
+          <t>90075954900018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>INSIDE CAMPUS</t>
+          <t>IMPACT LANGUAGE INSTITUTE</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>88075037700033</t>
+          <t>43013152400018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT ARITAS FORMATION</t>
+          <t>IN&amp;MA/EGC/EKOD/CEL</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>53396464900024</t>
+          <t>18720092800088</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE FORMATION EN LANGUES VIVANTES</t>
+          <t>INFOLANGUES SARL</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>40136804800021</t>
+          <t>33149757800046</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES LANGUES DE SPECIALITE</t>
+          <t>INFOTICE</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>43358085900026</t>
+          <t>49899407800042</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DEVELOPPEMENT EDUCATION ECHANGE</t>
+          <t>INLINGUA CPF33</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>39207204700021</t>
+          <t>89968608300010</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FORMAT REGION INDUS AGROALIMENT</t>
+          <t>INNOVATION &amp; COACHING ACADEMY</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>41012254300037</t>
+          <t>90393512000027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT INTERNATIONAL AKSUR FORMATION</t>
+          <t>INSERTION TRAVAIL EDUCATION CULTURE</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>85238870100033</t>
+          <t>39492565500034</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT MIDI-LANGUES</t>
+          <t>INSIDE CAMPUS</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>79803331200017</t>
+          <t>88075037700033</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT SUPER DES COMMUNICATIONS AVENIR</t>
+          <t>INSTITUT ARITAS FORMATION</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>33838083500037</t>
+          <t>53396464900024</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>INTERCOUNTRY ACADEMY</t>
+          <t>INSTITUT DE FORMATION EN LANGUES VIVANTES</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>48879385200028</t>
+          <t>40136804800021</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>INTERFACE BUSINESS LANGAGES</t>
+          <t>INSTITUT DES LANGUES DE SPECIALITE</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>33221257000011</t>
+          <t>43358085900026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>INTERFOR</t>
+          <t>INSTITUT DEVELOPPEMENT EDUCATION ECHANGE</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>30340844700033</t>
+          <t>39207204700021</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>INTERNATIONAL LANGUAGE CENTRE FRANCE</t>
+          <t>INSTITUT FORMAT REGION INDUS AGROALIMENT</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>32347148200071</t>
+          <t>41012254300037</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>ISABELLE MASSARD</t>
+          <t>INSTITUT INTERNATIONAL AKSUR FORMATION</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>42186984300043</t>
+          <t>85238870100033</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>ISABELLE MORDANT</t>
+          <t>INSTITUT MIDI-LANGUES</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>80134161100029</t>
+          <t>79803331200017</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>IZIDIA</t>
+          <t>INSTITUT SUPER DES COMMUNICATIONS AVENIR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>41284453200025</t>
+          <t>33838083500037</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>J'AI VOTRE SOLUTION</t>
+          <t>INTERCOUNTRY ACADEMY</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>90912073500016</t>
+          <t>48879385200028</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>JACK N' JILL</t>
+          <t>INTERFACE BUSINESS LANGAGES</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>82092615200019</t>
+          <t>33221257000011</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>JEAN MARC JALLET</t>
+          <t>INTERFOR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>75260920600038</t>
+          <t>30340844700033</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>JEAN MARC JALLET</t>
+          <t>INTERNATIONAL LANGUAGE CENTRE FRANCE</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>75260920600012</t>
+          <t>32347148200071</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>JEREMY WAINSTEAD CONSEIL &amp; FORMATION</t>
+          <t>ISABELLE MASSARD</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>79953548900014</t>
+          <t>42186984300043</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>JEUNES DIPLOMATES</t>
+          <t>ISABELLE MORDANT</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>43885623900043</t>
+          <t>80134161100029</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>JM FORMATION</t>
+          <t>IZIDIA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>39002602900061</t>
+          <t>41284453200025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>JOB AND THE CITY</t>
+          <t>J'AI VOTRE SOLUTION</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>95362379000011</t>
+          <t>90912073500016</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>JOBERWOCKY</t>
+          <t>JACK N' JILL</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>52874604300017</t>
+          <t>82092615200019</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>JOKER FORM</t>
+          <t>JEAN MARC JALLET</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>90290305300012</t>
+          <t>75260920600038</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>JUAN PIEDRAHITA CARDONA</t>
+          <t>JEAN MARC JALLET</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>88822051400010</t>
+          <t>75260920600012</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>JULIE FEDIDA</t>
+          <t>JEREMY WAINSTEAD CONSEIL &amp; FORMATION</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>81756879300035</t>
+          <t>79953548900014</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>JULIEN DE SAVIGNAC</t>
+          <t>JEUNES DIPLOMATES</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>32632986900035</t>
+          <t>43885623900043</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>JUTTA WEIDENFELLER</t>
+          <t>JM FORMATION</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>88078974800014</t>
+          <t>39002602900061</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>KALI FORMATION</t>
+          <t>JM FORMATION</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>82923662900020</t>
+          <t>99516468800013</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>KATHRYN BEATON</t>
+          <t>JOB AND THE CITY</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>75258454000021</t>
+          <t>95362379000011</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>KATHRYN WHITE</t>
+          <t>JOBERWOCKY</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>43417735800026</t>
+          <t>52874604300017</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>KATIE JOHNSTON</t>
+          <t>JOKER FORM</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>52498533000033</t>
+          <t>90290305300012</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>KEEPSCHOOL FORMATION PROFESSIONNELLE</t>
+          <t>JUAN PIEDRAHITA CARDONA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>50419763300036</t>
+          <t>88822051400010</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>KEEPSCHOOL FORMATION PROFESSIONNELLE</t>
+          <t>JULIE FEDIDA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>50419763300044</t>
+          <t>81756879300035</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>KELLY VENZ</t>
+          <t>JULIEN DE SAVIGNAC</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>52446391600022</t>
+          <t>32632986900035</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>KIELA CONSULTING</t>
+          <t>JUTTA WEIDENFELLER</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>49417753800027</t>
+          <t>88078974800014</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>KIMBERLY MEEHAN</t>
+          <t>KALI FORMATION</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>49984968500015</t>
+          <t>82923662900020</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>KINTAIL COMMUNICATIONS</t>
+          <t>KATHRYN BEATON</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>43956212500039</t>
+          <t>75258454000021</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>KPALIMEY LANGUAGE SCHOOL</t>
+          <t>KATHRYN WHITE</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>53997086300020</t>
+          <t>43417735800026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>KRISTINA JACK</t>
+          <t>KATIE JOHNSTON</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>90041755100034</t>
+          <t>52498533000033</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>KVB CONSULTING</t>
+          <t>KEEPSCHOOL FORMATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>51182918600044</t>
+          <t>50419763300036</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>L ATELIER D ANGLAIS</t>
+          <t>KEEPSCHOOL FORMATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>50971569400022</t>
+          <t>50419763300044</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>L ET C PRIMA FORMATION</t>
+          <t>KELLY VENZ</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>85220563200031</t>
+          <t>52446391600022</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>L'ACADEMIE DES METIERS</t>
+          <t>KIELA CONSULTING</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>53239621500073</t>
+          <t>49417753800027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>L'ATELIER DES COMPETENCES</t>
+          <t>KIMBERLY MEEHAN</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>85290416800014</t>
+          <t>49984968500015</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>L'ECOLE DE LA HAUTE FINANCE</t>
+          <t>KINTAIL COMMUNICATIONS</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>45306605200029</t>
+          <t>43956212500039</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>L'ECOLE DES LANGUES GRAND CALAIS</t>
+          <t>KPALIMEY LANGUAGE SCHOOL</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>83007623800013</t>
+          <t>53997086300020</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>L'ECOLE PARISIENNE DE LANGUES</t>
+          <t>KRISTINA JACK</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>83291684500023</t>
+          <t>90041755100034</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>L'ESPACE LANGUES ET COACHING</t>
+          <t>KVB CONSULTING</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>48177787800028</t>
+          <t>51182918600044</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>L'UNIVERS DES LANGUES</t>
+          <t>L ATELIER D ANGLAIS</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>40213566900040</t>
+          <t>50971569400022</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>L'UNIVERS DES LANGUES</t>
+          <t>L ET C PRIMA FORMATION</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>87969474300011</t>
+          <t>85220563200031</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>LA MAGIE DES LANGUES</t>
+          <t>L'ACADEMIE DES METIERS</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>90897930500012</t>
+          <t>53239621500073</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>LANGUAGE COACH 4U</t>
+          <t>L'ATELIER DES COMPETENCES</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>52493117700025</t>
+          <t>85290416800014</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>LANGUAGES FOR EXECUTIVES</t>
+          <t>L'ECOLE DE LA HAUTE FINANCE</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>87876907400039</t>
+          <t>45306605200029</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>LANGUAZUR</t>
+          <t>L'ECOLE DES LANGUES GRAND CALAIS</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>30266723300027</t>
+          <t>83007623800013</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>LANGUES COMMUNICATION INTERACTIVE</t>
+          <t>L'ESPACE LANGUES ET COACHING</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>49824667700039</t>
+          <t>48177787800028</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>LANGUES DU MONDE BORDEAUX</t>
+          <t>L'UNIVERS DES LANGUES</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>85262129100024</t>
+          <t>40213566900040</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>LANGUES ET COMPETENCES</t>
+          <t>L'UNIVERS DES LANGUES</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>42914111200087</t>
+          <t>87969474300011</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>LANGUES STRATEGIES - ACTULIA</t>
+          <t>L'UNIVERS DES LANGUES</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>43536976400038</t>
+          <t>87969474300029</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>LANGUES&amp;CO</t>
+          <t>L.E.L SOLUTIONS</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>83201270200052</t>
+          <t>98432314700012</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>LAPETITEMAISONDESLANGUES PMDLANGUES</t>
+          <t>LA MAGIE DES LANGUES</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>48803203800025</t>
+          <t>90897930500012</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>LAURA RACE</t>
+          <t>LANGUAGE COACH 4U</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>81845557800018</t>
+          <t>52493117700025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>LAURENCE FONTENEAU</t>
+          <t>LANGUAGES FOR EXECUTIVES</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>43835363300029</t>
+          <t>87876907400039</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>LAURENCE NEUMANN</t>
+          <t>LANGUAZUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>80999978200018</t>
+          <t>30266723300027</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>LE CLUB DES LANGUES</t>
+          <t>LANGUES COMMUNICATION INTERACTIVE</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>52834039100010</t>
+          <t>49824667700039</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>LE FIEF DE GAMBERT</t>
+          <t>LANGUES DU MONDE BORDEAUX</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>50293707100012</t>
+          <t>85262129100024</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>LE MOT A LA BOUCHE</t>
+          <t>LANGUES ET COMPETENCES</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>48869314400013</t>
+          <t>42914111200087</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>LEADING LANGUAGE INSTITUTE</t>
+          <t>LANGUES STRATEGIES - ACTULIA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>80919787400013</t>
+          <t>43536976400038</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>LEARN AND PROGRESS</t>
+          <t>LANGUES&amp;CO</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>90340766600010</t>
+          <t>83201270200052</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>LEARN IN NICE</t>
+          <t>LAPETITEMAISONDESLANGUES PMDLANGUES</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>90320414700016</t>
+          <t>48803203800025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>LEARNENGLISH</t>
+          <t>LAURA GLASS</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>85082982100022</t>
+          <t>51375810200026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>LEARNING GOALS CENTRE DE FORMATION LINGUISTIQUE</t>
+          <t>LAURA RACE</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>91355095000012</t>
+          <t>81845557800018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>LENNY LADAL</t>
+          <t>LAURENCE FONTENEAU</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>49815417800053</t>
+          <t>43835363300029</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>LES BELLES LETTRES DE MARIE</t>
+          <t>LAURENCE NEUMANN</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>90085212000014</t>
+          <t>80999978200018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>LES ERUDITS</t>
+          <t>LE CLUB DES LANGUES</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>89862960500012</t>
+          <t>52834039100010</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>LES LANGUES DU MONDE</t>
+          <t>LE FIEF DE GAMBERT</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>41405458500040</t>
+          <t>50293707100012</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>LES MOTS POUR LE DIRE</t>
+          <t>LE MOT A LA BOUCHE</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>51345639200010</t>
+          <t>48869314400013</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>LEXICAP</t>
+          <t>LEADING LANGUAGE INSTITUTE</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>92489345600013</t>
+          <t>80919787400013</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>LIME &amp; TEA</t>
+          <t>LEARN AND PROGRESS</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>81056708100023</t>
+          <t>90340766600010</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>LING FORMATION</t>
+          <t>LEARN IN NICE</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>40299406500041</t>
+          <t>90320414700016</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>LINGUA FIRST</t>
+          <t>LEARNENGLISH</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>75189905500022</t>
+          <t>85082982100022</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>LINGUA INSTITUT</t>
+          <t>LEARNING GOALS CENTRE DE FORMATION LINGUISTIQUE</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>41028883100036</t>
+          <t>91355095000012</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>LINGUA NOMAD</t>
+          <t>LENNY LADAL</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>75217743600033</t>
+          <t>49815417800053</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>LINGUAPHONE</t>
+          <t>LES BELLES LETTRES DE MARIE</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>53969672400027</t>
+          <t>90085212000014</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>LINGUAPHONE BOURGOGNE</t>
+          <t>LES ERUDITS</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>43480848100023</t>
+          <t>89862960500012</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>LINGUAPHONE FRANCE</t>
+          <t>LES LANGUES DU MONDE</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>31490048100131</t>
+          <t>41405458500040</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>LINGUAPOLIS</t>
+          <t>LES MOTS POUR LE DIRE</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>50817963700022</t>
+          <t>51345639200010</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>LINGUARAMA</t>
+          <t>LET'S CONNECT LANGUAGE SERVICES</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>31682940700121</t>
+          <t>52803966200036</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>LINGUISTIC LOUSTIC</t>
+          <t>LEXICAP</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>53424892700020</t>
+          <t>92489345600013</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>LISAMAT</t>
+          <t>LIME &amp; TEA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>82910044500024</t>
+          <t>81056708100023</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>LISTEN</t>
+          <t>LING FORMATION</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>91339322900012</t>
+          <t>40299406500041</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>LOQUENDI</t>
+          <t>LINGUA FIRST</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>43327058400033</t>
+          <t>75189905500022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>LUCINDA FOSTER</t>
+          <t>LINGUA FORMATION</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>54005236200022</t>
+          <t>94044431800015</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>LYON LANGUES BY INFLEXYON</t>
+          <t>LINGUA INSTITUT</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>48853727500049</t>
+          <t>41028883100036</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>LYRIZ INSTITUT</t>
+          <t>LINGUA INSTITUT</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>90942955700020</t>
+          <t>41028883100051</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>MAARIF EDUCATION FRANCE</t>
+          <t>LINGUA NOMAD</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>84187819200027</t>
+          <t>75217743600033</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>MADAME BEATRICE CHALENDARD</t>
+          <t>LINGUAPHONE</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>75359812700011</t>
+          <t>53969672400027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>MADAME CAROLINE PARENT</t>
+          <t>LINGUAPHONE BOURGOGNE</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>48365186500014</t>
+          <t>43480848100023</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>MADAME CELINE PFOHL</t>
+          <t>LINGUAPHONE FRANCE</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>49508991400057</t>
+          <t>31490048100131</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>MADAME CHARLOTTE DEWYN</t>
+          <t>LINGUAPOLIS</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>82175578200017</t>
+          <t>50817963700022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>MADAME GERALDINE SERVIERES</t>
+          <t>LINGUARAMA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>53525529300016</t>
+          <t>31682940700121</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>MADAME MARIE BARTHONNET</t>
+          <t>LINGUISTIC LOUSTIC</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>42900105000013</t>
+          <t>53424892700020</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>MADAME SYLVIE COUDERC</t>
+          <t>LISAMAT</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>38946108800046</t>
+          <t>82910044500024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>MADAME THERESE WATTEZ</t>
+          <t>LISTEN</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>53455837400011</t>
+          <t>91339322900012</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>MADAME VALERIE NEYRET-VACHEY</t>
+          <t>LOQUENDI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>81794041400029</t>
+          <t>43327058400033</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>MAF</t>
+          <t>LUCINDA FOSTER</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>80313760300020</t>
+          <t>54005236200022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>MAGSCHOOL CENTRE DE FORMATION EN LANGUES</t>
+          <t>LYON LANGUES BY INFLEXYON</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>93987349300018</t>
+          <t>48853727500049</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>MAHONEY TRAINING CONSULTANTS</t>
+          <t>LYRIZ INSTITUT</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>37877320400037</t>
+          <t>90942955700020</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>MAISON DE L EUROPE</t>
+          <t>MAARIF EDUCATION FRANCE</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>34142426500062</t>
+          <t>84187819200027</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>MAISON DE L'EUROPE DE LOT ET GARONNE</t>
+          <t>MADAME BEATRICE CHALENDARD</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>30214933100043</t>
+          <t>75359812700011</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>MAITE BALLETBO</t>
+          <t>MADAME CAROLINE PARENT</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>42284582600045</t>
+          <t>48365186500014</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>MANDARIN VOYAGES</t>
+          <t>MADAME CELINE PFOHL</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>40429498500076</t>
+          <t>49508991400057</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>MANON ENRICO</t>
+          <t>MADAME CHARLOTTE DEWYN</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>82810036200049</t>
+          <t>82175578200017</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>MANON ENRICO</t>
+          <t>MADAME GERALDINE SERVIERES</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>82810036200056</t>
+          <t>53525529300016</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>MANOPU-HIGH</t>
+          <t>MADAME MARIE BARTHONNET</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>82155208000029</t>
+          <t>42900105000013</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>MARIE-CHRISTINE PALFART</t>
+          <t>MADAME SYLVIE COUDERC</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>75371500200022</t>
+          <t>38946108800046</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>MARIIA ALEKSEEVA</t>
+          <t>MADAME THERESE WATTEZ</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>88925510500021</t>
+          <t>53455837400011</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>MARJORIE STUART</t>
+          <t>MADAME VALERIE NEYRET-VACHEY</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>50344412700024</t>
+          <t>81794041400029</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>MARKETING EXPERIENCE</t>
+          <t>MAF</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>90139546700011</t>
+          <t>80313760300020</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>MASOLUTIONEMPLOI.COM</t>
+          <t>MAGSCHOOL CENTRE DE FORMATION EN LANGUES</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>79937020000039</t>
+          <t>93987349300018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>MASTERWORK FORMATIONS</t>
+          <t>MAHONEY TRAINING CONSULTANTS</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>97883678100010</t>
+          <t>37877320400037</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>MATELEM FORMATION</t>
+          <t>MAISON DE L EUROPE</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>85045101400011</t>
+          <t>34142426500062</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>MATH-ACTION ET LANGUES</t>
+          <t>MAISON DE L'EUROPE DE LOT ET GARONNE</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>47843034100014</t>
+          <t>30214933100043</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>MAXINE WHARTON</t>
+          <t>MAITE BALLETBO</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>44985200300028</t>
+          <t>42284582600045</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>MB JEAN FORMATION EN LANGUES</t>
+          <t>MANAGER SOLUTION</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>44337622300022</t>
+          <t>34358867900021</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>MB LANGUES</t>
+          <t>MANDARIN VOYAGES</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>89395335600019</t>
+          <t>40429498500076</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>MEDIA FORMATION</t>
+          <t>MANON ENRICO</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>34323106400068</t>
+          <t>82810036200049</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>MEDIA FORMATION</t>
+          <t>MANON ENRICO</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>40334440100035</t>
+          <t>82810036200056</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>MEILLEUR-TRADUCTEUR.COM</t>
+          <t>MANOPU-HIGH</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>75407830100027</t>
+          <t>82155208000029</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>MGR CONSEIL FORMATION</t>
+          <t>MARIE-CHRISTINE PALFART</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>88783529600013</t>
+          <t>75371500200022</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>MGR CONSEIL FORMATION</t>
+          <t>MARIIA ALEKSEEVA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>88783529600021</t>
+          <t>88925510500021</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>MILICA SESIC</t>
+          <t>MARJORIE STUART</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>79763144700027</t>
+          <t>50344412700024</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>MINDBOOSTER</t>
+          <t>MARKETING EXPERIENCE</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>82103578900022</t>
+          <t>90139546700011</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>ML INTERNATIONAL CENTER</t>
+          <t>MASOLUTIONEMPLOI.COM</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>91053032800012</t>
+          <t>79937020000039</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>MODULA FORMATION</t>
+          <t>MASTERWORK FORMATIONS</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>75254407200040</t>
+          <t>97883678100010</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>MONCEAU LANGUES</t>
+          <t>MATELEM FORMATION</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>45310346700024</t>
+          <t>85045101400011</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>MONCEAU LANGUES</t>
+          <t>MATH-ACTION ET LANGUES</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>45310346700040</t>
+          <t>47843034100014</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>MONCEAU LANGUES BUSINESS</t>
+          <t>MAXINE WHARTON</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>53076578300028</t>
+          <t>44985200300028</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>MONCEAU LANGUES BUSINESS</t>
+          <t>MB JEAN FORMATION EN LANGUES</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>53076578300036</t>
+          <t>44337622300022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>MONSIEUR ALBERT AKONO</t>
+          <t>MB LANGUES</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>83881665000017</t>
+          <t>89395335600019</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>MONSIEUR CHRISTIAN BARBIER</t>
+          <t>MEDIA FORMATION</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>82987650700015</t>
+          <t>34323106400068</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>MONSIEUR HUBERT SEYLLER</t>
+          <t>MEDIA FORMATION</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>32212686300016</t>
+          <t>34323106400126</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>MONSIEUR JONATHAN DAVIES</t>
+          <t>MEDIA FORMATION</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>51278608800033</t>
+          <t>40334440100035</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>MONSIEUR MOSCHE SCHULMANN</t>
+          <t>MEILLEUR-TRADUCTEUR.COM</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>45024643400036</t>
+          <t>75407830100027</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>MORTIMER ENGLISH CLUB</t>
+          <t>MGR CONSEIL FORMATION</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>84112481100016</t>
+          <t>88783529600013</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>MR JONES LANGUAGE ACADEMY</t>
+          <t>MGR CONSEIL FORMATION</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>88492508200023</t>
+          <t>88783529600021</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>MUNDI LINGUAE</t>
+          <t>MILICA SESIC</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>53502325300029</t>
+          <t>79763144700027</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>MYCONNECTING</t>
+          <t>MINDBOOSTER</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>48889694500034</t>
+          <t>82103578900022</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>MYCONNECTING.COM</t>
+          <t>ML INTERNATIONAL CENTER</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>89973775300017</t>
+          <t>91053032800012</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>NADEGE GARANJOUX</t>
+          <t>MODULA FORMATION</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>83317893200012</t>
+          <t>75254407200040</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>NAIDA UGAN</t>
+          <t>MONCEAU LANGUES</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>88324904700076</t>
+          <t>45310346700040</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>NANTES UNIVERSITE</t>
+          <t>MONCEAU LANGUES BUSINESS</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>13002974700016</t>
+          <t>53076578300036</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>NAPSIA</t>
+          <t>MONSIEUR ALBERT AKONO</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>88040241700039</t>
+          <t>83881665000017</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>NATALIA PELINOVSKAYA</t>
+          <t>MONSIEUR CHRISTIAN BARBIER</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>79511161600012</t>
+          <t>82987650700015</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>NATHALIE BERTIN</t>
+          <t>MONSIEUR HUBERT SEYLLER</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>52828167800029</t>
+          <t>32212686300016</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>NATHALIE CHAZELAS</t>
+          <t>MONSIEUR JONATHAN DAVIES</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>51944137200017</t>
+          <t>51278608800033</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>NATHALIE GRABIER</t>
+          <t>MONSIEUR MOSCHE SCHULMANN</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>83017162500031</t>
+          <t>45024643400036</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>NATHALIE SERNA</t>
+          <t>MORTIMER ENGLISH CLUB</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>42105468500027</t>
+          <t>84112481100016</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>NEW WESTMILL</t>
+          <t>MR JONES LANGUAGE ACADEMY</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>89880747400017</t>
+          <t>88492508200023</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>NEXT FORMA</t>
+          <t>MUNDI LINGUAE</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>51833310900040</t>
+          <t>53502325300029</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>NEXTEP</t>
+          <t>MYCONNECTING.COM</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>40214815900013</t>
+          <t>89973775300017</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>NG FORMATIONS</t>
+          <t>NADEGE GARANJOUX</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>48822486600043</t>
+          <t>83317893200012</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>NO LIMITS</t>
+          <t>NAIDA UGAN</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>78957101500021</t>
+          <t>88324904700076</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>NOITULOS / SOLUTION</t>
+          <t>NANTES UNIVERSITE</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>88384923400017</t>
+          <t>13002974700016</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>NORMANDIE LANGUES</t>
+          <t>NAPSIA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>91793718700016</t>
+          <t>88040241700039</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>NOVA</t>
+          <t>NAPSIA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>91824649700013</t>
+          <t>88040241700047</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>O'BEINGLISH</t>
+          <t>NATALIA PELINOVSKAYA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>83115032100014</t>
+          <t>79511161600012</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>O.L.S. ONLINE LEARNING SCHOOL</t>
+          <t>NATHALIE BERTIN</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>53517094800025</t>
+          <t>52828167800029</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>OBJECTIF LANGUES</t>
+          <t>NATHALIE CHAZELAS</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>41458837600049</t>
+          <t>51944137200017</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>OBJECTIF P.E.</t>
+          <t>NATHALIE GRABIER</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>75129048700030</t>
+          <t>83017162500031</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>OFFICE MUNICIPAL EDUCATION PERMANENTE</t>
+          <t>NATHALIE SERNA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>32461254800028</t>
+          <t>42105468500027</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>OGEC ENSEMBLE SCOLAIRE DON BOSCO MAYENNE</t>
+          <t>NEW WESTMILL</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>43287506000019</t>
+          <t>89880747400017</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>OH MY PROF ! MARINA CUMINO</t>
+          <t>NEXT FORMA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>82193232400022</t>
+          <t>51833310900040</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>OISE ETUDES LINGUISTIQUES</t>
+          <t>NEXTEP</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>33973827000174</t>
+          <t>40214815900013</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>ONEO SARL</t>
+          <t>NG FORMATIONS</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>47920353100013</t>
+          <t>48822486600043</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>ONLY</t>
+          <t>NO LIMITS</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>90267263300028</t>
+          <t>78957101500021</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>OPCOACH</t>
+          <t>NOITULOS / SOLUTION</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>51274057200031</t>
+          <t>88384923400017</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>OPTIMUM FORMATION</t>
+          <t>NORMANDIE LANGUES</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>43495354300023</t>
+          <t>91793718700016</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>OPTIMUS CONSULTING</t>
+          <t>NOVA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>97787684600014</t>
+          <t>91824649700013</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>OPTIONS</t>
+          <t>NRH APT</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>35169173800022</t>
+          <t>49226137500041</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>ORGANI GEST INSTIT CATHO ETUDE SUPER</t>
+          <t>O'BEINGLISH</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>37920430800033</t>
+          <t>83115032100014</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>OUISAY</t>
+          <t>O.L.S. ONLINE LEARNING SCHOOL</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>84860044100028</t>
+          <t>53517094800025</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>OURAGAN FORMATION</t>
+          <t>OBJECTIF P.E.</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>40818282200051</t>
+          <t>75129048700030</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>OXBRIDGE</t>
+          <t>OFFICE MUNICIPAL EDUCATION PERMANENTE</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>85395352900015</t>
+          <t>32461254800028</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>OZEANOA</t>
+          <t>OGEC ENSEMBLE SCOLAIRE DON BOSCO MAYENNE</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>84753046600022</t>
+          <t>43287506000019</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>PALMA SPEAK HOLDING</t>
+          <t>OH MY PROF ! MARINA CUMINO</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>51936755100024</t>
+          <t>82193232400022</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>PARIS ILE DE FRANCE</t>
+          <t>OISE ETUDES LINGUISTIQUES</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>42167434200025</t>
+          <t>33973827000174</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>PARTENAIRE INTERNATIONAL SERVICES</t>
+          <t>ONEO SARL</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>38315587600030</t>
+          <t>47920353100013</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>PASSE LANGUES</t>
+          <t>ONLY</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>93022557800010</t>
+          <t>90267263300028</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>PAULINE FORMATION</t>
+          <t>OPCOACH</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>91904523700014</t>
+          <t>51274057200031</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>PBM EVOLUTION</t>
+          <t>OPTIMUM FORMATION</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>83822222200013</t>
+          <t>43495354300023</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>PERFORMANCES LANGUES</t>
+          <t>OPTIMUS CONSULTING</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>51363236400024</t>
+          <t>97787684600014</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>PERSPECTIVE CONSEIL, COACHING &amp; FORMATION</t>
+          <t>OPTIONS</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>79276787300047</t>
+          <t>35169173800022</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>PGT</t>
+          <t>ORGANI GEST INSTIT CATHO ETUDE SUPER</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>49940161000021</t>
+          <t>37920430800033</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>PHILEAS WORLD ANNECY</t>
+          <t>OUISAY</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>81910331800021</t>
+          <t>84860044100028</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>PHILEAS WORLD GRENOBLE</t>
+          <t>OURAGAN FORMATION</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>88840366400012</t>
+          <t>40818282200051</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>PHILEAS WORLD LA ROCHE</t>
+          <t>OXBRIDGE</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>48406847300012</t>
+          <t>85395352900015</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>PHILEAS WORLD SAVOIE</t>
+          <t>OZEANOA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>81056708100056</t>
+          <t>84753046600022</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>PHILEAS WORLD TOULOUSE                                                                    PWT</t>
+          <t>PALMA SPEAK HOLDING</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>91055380900013</t>
+          <t>51936755100024</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>PHILEAS WORLD VAL D'OISE</t>
+          <t>PARIS ILE DE FRANCE</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>92890590000017</t>
+          <t>42167434200025</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>PLATINIUM ACADEMY</t>
+          <t>PAROLIAMO</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>89497233000019</t>
+          <t>99113201000018</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>PLAZA MAYOR</t>
+          <t>PASSE LANGUES</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>51338730800010</t>
+          <t>93022557800010</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>POLE 3A FORMATIONS</t>
+          <t>PAULINE FORMATION</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>81540490000020</t>
+          <t>91904523700014</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>POLENE FORMATION</t>
+          <t>PBM EVOLUTION</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>88955113100010</t>
+          <t>83822222200013</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>POLYGLOTTES FORMATIONS</t>
+          <t>PERFORMANCES LANGUES</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>79991634100016</t>
+          <t>51363236400024</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>POROS FORMATION CONSEIL</t>
+          <t>PERSPECTIVE CONSEIL, COACHING &amp; FORMATION</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>35139832600055</t>
+          <t>79276787300047</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>POUR LA PROMO DES LANGUES ETRANG.EN FRAN</t>
+          <t>PGT</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>78422661500036</t>
+          <t>49940161000021</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>PRESTIGE INTERLANGUAGE</t>
+          <t>PHILEAS WORLD ANNECY</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>52465887900027</t>
+          <t>81910331800021</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>PROFORMATION</t>
+          <t>PHILEAS WORLD GRENOBLE</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>33751741100019</t>
+          <t>88840366400012</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>PROGRESSIO</t>
+          <t>PHILEAS WORLD LA ROCHE</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>32133707300043</t>
+          <t>48406847300012</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>PROLANGUE FORMATION</t>
+          <t>PHILEAS WORLD SAVOIE</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>52435043600027</t>
+          <t>81056708100056</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>PROMEO ASSOCIATION DE FORMATION PROFESSIONNELLE DE LINDUSTRIE DE PICARDIE PROMEO AFPI PICARDIE</t>
+          <t>PHILEAS WORLD SENS</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>78050734900097</t>
+          <t>93040287000016</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>PROXIFORM</t>
+          <t>PHILEAS WORLD TOULOUSE                                                                    PWT</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>93042834700015</t>
+          <t>91055380900013</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>PURPLE CAMPUS</t>
+          <t>PHILEAS WORLD VAL D'OISE</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>89079142900016</t>
+          <t>92890590000017</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>PYTHAGORE</t>
+          <t>PLATINIUM ACADEMY</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>52106722300011</t>
+          <t>89497233000019</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>QUALI'THAIS FORMATION</t>
+          <t>PLAZA MAYOR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>93868698700018</t>
+          <t>51338730800010</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>QUALITOP CONSULTING</t>
+          <t>PLUME - MAISON D'ECRITURE</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>89025129100013</t>
+          <t>88970809500027</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>QUEO LEARN</t>
+          <t>POLE 3A FORMATIONS</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>79989801000027</t>
+          <t>81540490000020</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>QUIRIS</t>
+          <t>POLENE FORMATION</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>40227696800110</t>
+          <t>88955113100010</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>RANDA NABHAN</t>
+          <t>POLENE FORMATION</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>80296131800028</t>
+          <t>88955113100036</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>RAUMAGA FORMATION</t>
+          <t>POLYGLOTTES FORMATIONS</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>83461903300022</t>
+          <t>79991634100016</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>READY INTERNATIONAL SERVICES</t>
+          <t>POROS FORMATION CONSEIL</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>79026297600026</t>
+          <t>35139832600055</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>REZO PARCOURS LANGUES</t>
+          <t>POUR LA PROMO DES LANGUES ETRANG.EN FRAN</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>94840641800012</t>
+          <t>78422661500036</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>RICHARD GOOD FORMATION</t>
+          <t>PRESTIGE INTERLANGUAGE</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>97895325500012</t>
+          <t>52465887900027</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>RIGOBERT GANYWAMULUME</t>
+          <t>PROFORMATION</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>85313410400035</t>
+          <t>33751741100019</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>S&amp;C LANGUES ET FORMATIONS</t>
+          <t>PROGRESSIO</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>98975234000012</t>
+          <t>32133707300043</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>SABRINA DIJON</t>
+          <t>PROLANGUE FORMATION</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>47878653600019</t>
+          <t>52435043600027</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>SAM'COMPETENCES</t>
+          <t>PROMEO ASSOCIATION DE FORMATION PROFESSIONNELLE DE LINDUSTRIE DE PICARDIE PROMEO AFPI PICARDIE</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>91921784400019</t>
+          <t>78050734900097</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>SARL FORMANTER</t>
+          <t>PROXIFORM</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>40099386100022</t>
+          <t>93042834700015</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>SARL KMP CONSEILS</t>
+          <t>PURPLE CAMPUS</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>48773174700035</t>
+          <t>89079142900016</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>SARL LAFOREST</t>
+          <t>QUALI'THAIS FORMATION</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>44024385500028</t>
+          <t>93868698700018</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>SARL PRO FORMATION</t>
+          <t>QUALITOP CONSULTING</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>41458077900026</t>
+          <t>89025129100013</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>SAS DCF</t>
+          <t>QUEO LEARN</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>89399223000019</t>
+          <t>79989801000027</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>SAS HELLO FORMATION</t>
+          <t>QUIRIS</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>90424869700016</t>
+          <t>40227696800110</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>SAS KEDI FORMATION</t>
+          <t>RANDA NABHAN</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>80785063100019</t>
+          <t>80296131800028</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>SBAI-CPF</t>
+          <t>RAUMAGA FORMATION</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>95258511500019</t>
+          <t>83461903300030</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>SCARBORO FORMATION</t>
+          <t>RAUMAGA FORMATION</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>98310351600016</t>
+          <t>83461903300022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>SEAMUS FENNELLY</t>
+          <t>READY INTERNATIONAL SERVICES</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>52766134200024</t>
+          <t>79026297600026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>SEAN SHEAHAN</t>
+          <t>REZO PARCOURS LANGUES</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>39394600900031</t>
+          <t>94840641800012</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>SEBASTIEN COLOM</t>
+          <t>RICHARD GOOD FORMATION</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>51370368600016</t>
+          <t>97895325500012</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>SENSE EDUCATION</t>
+          <t>RIGOBERT GANYWAMULUME</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>84158676100022</t>
+          <t>85313410400035</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>SERENITY SOLUTIONS FOR EDUCATION AND DEVELOPMENT</t>
+          <t>S&amp;C LANGUES ET FORMATIONS</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>98350147900015</t>
+          <t>98975234000012</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>SESAM FORMATIONS</t>
+          <t>SABRINA DIJON</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>34812741600066</t>
+          <t>47878653600019</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>SHERWOOD FORMATION</t>
+          <t>SAM'COMPETENCES</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>43935471300042</t>
+          <t>91921784400019</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>SHERWOOD FORMATION</t>
+          <t>SANDRINE PICAVET</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>43935471300034</t>
+          <t>82374525200028</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>SKEMA  BUSINESS SCHOOL</t>
+          <t>SARL FORMANTER</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>78370584100048</t>
+          <t>40099386100022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>SKILLS AND PERFORMANCE</t>
+          <t>SARL KMP CONSEILS</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>90287126800014</t>
+          <t>48773174700035</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>SKILLS FORMATION</t>
+          <t>SARL LAFOREST</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>90292296200011</t>
+          <t>44024385500028</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>SKILLS FORMATION</t>
+          <t>SARL PRO FORMATION</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>90292296200029</t>
+          <t>41458077900026</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>SKILLS INCORPORATED</t>
+          <t>SAS DCF</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>49375559900039</t>
+          <t>89399223000019</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>SLANGUES</t>
+          <t>SAS HELLO FORMATION</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>81963161500047</t>
+          <t>90424869700016</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>SLANGUES</t>
+          <t>SAS KEDI FORMATION</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>81963161500039</t>
+          <t>80785063100019</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>SMART LEARNING</t>
+          <t>SBAI-CPF</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>90160427200020</t>
+          <t>95258511500019</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>SMITS &amp; PARTNERS</t>
+          <t>SCARBORO FORMATION</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>41444405900037</t>
+          <t>98310351600016</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>SNAPENGLISH</t>
+          <t>SEAMUS FENNELLY</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>80460001300028</t>
+          <t>52766134200024</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>SNFD FORMATION</t>
+          <t>SEAN SHEAHAN</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>79768156600056</t>
+          <t>39394600900031</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>SOCIETE D'INTERVENTION EN FORMATION ET CONSEIL - SIFCO</t>
+          <t>SEBASTIEN COLOM</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>51402217700018</t>
+          <t>51370368600016</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>SOCIETE NOUVELLE INTERNATIONAL HOUSE CENTRE DE LANGUES RIVIERA</t>
+          <t>SENSE EDUCATION</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>89020439900020</t>
+          <t>84158676100022</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>SOCIETE TANIT DEVELOPPEMENT</t>
+          <t>SERENITY SOLUTIONS FOR EDUCATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>48006400500022</t>
+          <t>98350147900015</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>SOFIA NAVARRETE DONOSO</t>
+          <t>SESAM FORMATIONS</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>89200949900021</t>
+          <t>34812741600066</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>SOLUTION COURS</t>
+          <t>SFSL SOC FORMATION SERVICES LINGUISTIQUE</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>80346181300013</t>
+          <t>43958761900032</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>SOPHIA FLOGEL</t>
+          <t>SHERWOOD FORMATION</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>81189275100017</t>
+          <t>43935471300042</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>SOPHIE DEVEAUX</t>
+          <t>SHERWOOD FORMATION</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>90487357700020</t>
+          <t>43935471300034</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>SOPHIE LETELLIER</t>
+          <t>SKALA BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>95394051700030</t>
+          <t>88293988700031</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>SOPHIE MONTMEY</t>
+          <t>SKEMA  BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>89228720200022</t>
+          <t>78370584100048</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>SOPHIE PUYO</t>
+          <t>SKILLS AND PERFORMANCE</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>91346579500015</t>
+          <t>90287126800014</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>SOPRA FORMATION</t>
+          <t>SKILLS FORMATION</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>89907870300019</t>
+          <t>90292296200029</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>SPEAKEASY</t>
+          <t>SKILLS INCORPORATED</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>82266143500021</t>
+          <t>49375559900039</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>SPEAKEASY</t>
+          <t>SLANGUES</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>82266143500013</t>
+          <t>81963161500047</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>SPEAKEASY - LEARNING IS FUN</t>
+          <t>SLANGUES</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>75353104500015</t>
+          <t>81963161500039</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>SPEAKEASY ENGLISH CENTRE</t>
+          <t>SMART LEARNING</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>43751915000027</t>
+          <t>90160427200020</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>SPEAKUP ENGLISH COACHING</t>
+          <t>SMITS &amp; PARTNERS</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>84121471100027</t>
+          <t>41444405900037</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>SPEED LEARNING BY BONJOUR PROVENCE</t>
+          <t>SNAPENGLISH</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>98938632100016</t>
+          <t>80460001300028</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>SPIKISY</t>
+          <t>SNFD FORMATION</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>93240380100016</t>
+          <t>79768156600056</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>STARTING BLOCK- CTRE BILAN COMPETENCES</t>
+          <t>SOCIETE D'INTERVENTION EN FORMATION ET CONSEIL - SIFCO</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>44300628300024</t>
+          <t>51402217700018</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>STELLA BASSI</t>
+          <t>SOCIETE NOUVELLE INTERNATIONAL HOUSE CENTRE DE LANGUES RIVIERA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>88158679600032</t>
+          <t>89020439900020</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>STEPHANIE KUNKEL</t>
+          <t>SOCIETE TANIT DEVELOPPEMENT</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>79501557700013</t>
+          <t>48006400500022</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>STRAS'COURS</t>
+          <t>SOFIA NAVARRETE DONOSO</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>50466654600024</t>
+          <t>89200949900021</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>SUD'MANAGEMENT ENTREPRISES</t>
+          <t>SOLUTION COURS</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>38980220800014</t>
+          <t>80346181300013</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>SUD-OUEST LANGUES</t>
+          <t>SOPHIA FLOGEL</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>43277510400032</t>
+          <t>81189275100017</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT MIXTE POUR LE CENTRE AUDIOVISUEL DE ROYAN POUR L'ETUDE DES LANGUES</t>
+          <t>SOPHIE DEVEAUX</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>25171059600015</t>
+          <t>90487357700020</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>SYNERGY - PREM1UM BUSINESS SAS</t>
+          <t>SOPHIE LETELLIER</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>81313924300014</t>
+          <t>95394051700030</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>TAKE THE PLUNGE</t>
+          <t>SOPHIE MONTMEY</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>75305641500015</t>
+          <t>89228720200022</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>TANIA STANTON</t>
+          <t>SOPHIE PUYO</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>80170492500016</t>
+          <t>91346579500015</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>TARA SOUILJAERT</t>
+          <t>SOPRA FORMATION</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>75052563600031</t>
+          <t>89907870300019</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>TEAMSHELL</t>
+          <t>SPEAKEASY</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>85045553600027</t>
+          <t>82266143500021</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>TEMO TRAINING</t>
+          <t>SPEAKEASY</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>53508536900028</t>
+          <t>82266143500013</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>TF CAP CONSULTING</t>
+          <t>SPEAKEASY - LEARNING IS FUN</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>52478575500066</t>
+          <t>75353104500015</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>THE BOOK FOUNTAIN</t>
+          <t>SPEAKEASY ENGLISH CENTRE</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>51416930900036</t>
+          <t>43751915000027</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>THE CAMBRIDGE CENTRE</t>
+          <t>SPEAKUP ENGLISH COACHING</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>48347943200039</t>
+          <t>84121471100027</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>THE ENGLISH SCHOOL</t>
+          <t>SPEED LEARNING BY BONJOUR PROVENCE</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>81383143500033</t>
+          <t>98938632100016</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>THE MARZIO SCHOOL</t>
+          <t>SPIKISY</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>31463514500027</t>
+          <t>93240380100016</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>THE SCHOOL</t>
+          <t>ST BARTH FORMATIONS</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>39010610200010</t>
+          <t>99026070500019</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>TLC - LANGUES</t>
+          <t>STARTING BLOCK- CTRE BILAN COMPETENCES</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>41984510200062</t>
+          <t>44300628300024</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>TOP CHINOIS</t>
+          <t>STELLA BASSI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>80495941900040</t>
+          <t>88158679600032</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>TRANSPERFECT TRADUCTIONS</t>
+          <t>STEPHANIE KUNKEL</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>42488778400041</t>
+          <t>79501557700013</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE</t>
+          <t>STRAS'COURS</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>75260920600020</t>
+          <t>50466654600024</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE LYON</t>
+          <t>SUD'MANAGEMENT ENTREPRISES</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>90916223200013</t>
+          <t>38980220800014</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE MONTPELLIER</t>
+          <t>SUD-OUEST LANGUES</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>89379170700019</t>
+          <t>43277510400032</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>UNE AUTRE LANGUE SETE</t>
+          <t>SYNDICAT MIXTE POUR LE CENTRE AUDIOVISUEL DE ROYAN POUR L'ETUDE DES LANGUES</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>84198337200019</t>
+          <t>25171059600015</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>UNIVERSAL PEDAGOGIA ENGLISH SCHOOL FRANCE</t>
+          <t>SYNERGY - PREM1UM BUSINESS SAS</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>81035044700027</t>
+          <t>81313924300014</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>UNIVERSITE DE CAEN NORMANDIE</t>
+          <t>TAKE THE PLUNGE</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>19141408500016</t>
+          <t>75305641500015</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>UNIVERSITE POPULAIRE DE L UZEGE</t>
+          <t>TANIA STANTON</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>35082349800034</t>
+          <t>80170492500016</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>UPTIMAL PROCESS ET FORMATION</t>
+          <t>TARA SOUILJAERT</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>82766499600028</t>
+          <t>75052563600031</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>URIEL FORM@TIONS</t>
+          <t>TEAMSHELL</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>81490319100033</t>
+          <t>85045553600027</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>VALERIE GIMONNET</t>
+          <t>TEMO TRAINING</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>51468430700010</t>
+          <t>53508536900028</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>VEND'ETUDES</t>
+          <t>TETHYS EDUCATION</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>79934482500010</t>
+          <t>98308729700039</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>VERBA DIGITAL</t>
+          <t>TF CAP CONSULTING</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>93993392500017</t>
+          <t>52478575500066</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>VIA LINGUA</t>
+          <t>THE BOOK FOUNTAIN</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>49341175500025</t>
+          <t>51416930900036</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>VIAS</t>
+          <t>THE CAMBRIDGE CENTRE</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>49066230100020</t>
+          <t>48347943200039</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>VIP SARL</t>
+          <t>THE ENGLISH SCHOOL</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>35309605000045</t>
+          <t>81383143500033</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>VIRGINIE MENETREY</t>
+          <t>THE MARZIO SCHOOL</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>47900875700011</t>
+          <t>31463514500027</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>VISIOLANG</t>
+          <t>THE SCHOOL</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>79780823500023</t>
+          <t>39010610200010</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>VOG CONSULTING</t>
+          <t>TLC - LANGUES</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>52238449400038</t>
+          <t>41984510200062</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>VOTRE POINT COM</t>
+          <t>TOP CHINOIS</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>75347223200051</t>
+          <t>80495941900040</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>WANADI MOLINA CARDOZO</t>
+          <t>TRADE IN COMPLIANCE</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>82829789500017</t>
+          <t>95173804600014</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>WE UP</t>
+          <t>TRANSPERFECT TRADUCTIONS</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>88446555000025</t>
+          <t>42488778400090</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>WEENO</t>
+          <t>UNE AUTRE LANGUE</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>82934725100011</t>
+          <t>75260920600020</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>WEFIT FRANCE</t>
+          <t>UNE AUTRE LANGUE LYON</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>90224162900010</t>
+          <t>90916223200013</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>WEFORMAT</t>
+          <t>UNE AUTRE LANGUE MONTPELLIER</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>79932320900012</t>
+          <t>89379170700019</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>WISP</t>
+          <t>UNE AUTRE LANGUE SETE</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>53345988900036</t>
+          <t>84198337200019</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>WOOSPEAK FRANCE</t>
+          <t>UNIVERSAL PEDAGOGIA ENGLISH SCHOOL FRANCE</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>49449841300041</t>
+          <t>81035044700027</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>WORLD CLASSE FORMATIONS</t>
+          <t>UNIVERSITE DE CAEN NORMANDIE</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>92185896500020</t>
+          <t>19141408500016</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>WOV 78</t>
+          <t>UNIVERSITE POPULAIRE DE L UZEGE</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>49415091500010</t>
+          <t>35082349800034</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>XAVIER VAITILINGOM</t>
+          <t>UPTIMAL PROCESS ET FORMATION</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>40082761400043</t>
+          <t>82766499600028</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>YANN LE BIHAN</t>
+          <t>URIEL FORM@TIONS</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>87937085600012</t>
+          <t>81490319100033</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>YESNYOU</t>
+          <t>URIEL FORM@TIONS</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>81244000600037</t>
+          <t>81490319100058</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>YOU'RE WELCOME</t>
+          <t>VALERIE GIMONNET</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>43175491000021</t>
+          <t>51468430700010</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>YOUR ENGLISH WORKSHOP</t>
+          <t>VEND'ETUDES</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>75013421500029</t>
+          <t>79934482500010</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>ZITA LOTIS-FAURE</t>
+          <t>VERBA DIGITAL</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>88765837500019</t>
+          <t>93993392500017</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
+          <t>VIA LINGUA</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>49341175500025</t>
+        </is>
+      </c>
+      <c r="C733" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>VIAS</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>49066230100020</t>
+        </is>
+      </c>
+      <c r="C734" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>VIP SARL</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>35309605000045</t>
+        </is>
+      </c>
+      <c r="C735" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>VIRGINIE MENETREY</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>47900875700011</t>
+        </is>
+      </c>
+      <c r="C736" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" s="1" t="inlineStr">
+        <is>
+          <t>VISIOLANG</t>
+        </is>
+      </c>
+      <c r="B737" s="1" t="inlineStr">
+        <is>
+          <t>79780823500023</t>
+        </is>
+      </c>
+      <c r="C737" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" s="1" t="inlineStr">
+        <is>
+          <t>VOG CONSULTING</t>
+        </is>
+      </c>
+      <c r="B738" s="1" t="inlineStr">
+        <is>
+          <t>52238449400038</t>
+        </is>
+      </c>
+      <c r="C738" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>VOTRE POINT COM</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>75347223200051</t>
+        </is>
+      </c>
+      <c r="C739" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>WANADI MOLINA CARDOZO</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>82829789500017</t>
+        </is>
+      </c>
+      <c r="C740" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>WE UP</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>88446555000025</t>
+        </is>
+      </c>
+      <c r="C741" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>WEENO</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>82934725100011</t>
+        </is>
+      </c>
+      <c r="C742" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="1" t="inlineStr">
+        <is>
+          <t>WEFIT FRANCE</t>
+        </is>
+      </c>
+      <c r="B743" s="1" t="inlineStr">
+        <is>
+          <t>90224162900010</t>
+        </is>
+      </c>
+      <c r="C743" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" s="1" t="inlineStr">
+        <is>
+          <t>WEFORMAT</t>
+        </is>
+      </c>
+      <c r="B744" s="1" t="inlineStr">
+        <is>
+          <t>79932320900012</t>
+        </is>
+      </c>
+      <c r="C744" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>WISP</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>53345988900036</t>
+        </is>
+      </c>
+      <c r="C745" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" s="1" t="inlineStr">
+        <is>
+          <t>WOOSPEAK FRANCE</t>
+        </is>
+      </c>
+      <c r="B746" s="1" t="inlineStr">
+        <is>
+          <t>49449841300041</t>
+        </is>
+      </c>
+      <c r="C746" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
+          <t>WORLD CLASSE FORMATIONS</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>92185896500020</t>
+        </is>
+      </c>
+      <c r="C747" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>WOV 78</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>49415091500010</t>
+        </is>
+      </c>
+      <c r="C748" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>XAVIER VAITILINGOM</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>40082761400043</t>
+        </is>
+      </c>
+      <c r="C749" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>YANN LE BIHAN</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
+          <t>87937085600012</t>
+        </is>
+      </c>
+      <c r="C750" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>YESNYOU</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>81244000600037</t>
+        </is>
+      </c>
+      <c r="C751" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" s="1" t="inlineStr">
+        <is>
+          <t>YOU'RE WELCOME</t>
+        </is>
+      </c>
+      <c r="B752" s="1" t="inlineStr">
+        <is>
+          <t>43175491000021</t>
+        </is>
+      </c>
+      <c r="C752" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" s="1" t="inlineStr">
+        <is>
+          <t>YOUR ENGLISH WORKSHOP</t>
+        </is>
+      </c>
+      <c r="B753" s="1" t="inlineStr">
+        <is>
+          <t>75013421500029</t>
+        </is>
+      </c>
+      <c r="C753" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" s="1" t="inlineStr">
+        <is>
+          <t>ZITA LOTIS-FAURE</t>
+        </is>
+      </c>
+      <c r="B754" s="1" t="inlineStr">
+        <is>
+          <t>88765837500019</t>
+        </is>
+      </c>
+      <c r="C754" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" s="1" t="inlineStr">
+        <is>
           <t>ZLS</t>
         </is>
       </c>
-      <c r="B733" s="1" t="inlineStr">
+      <c r="B755" s="1" t="inlineStr">
         <is>
           <t>82961303300010</t>
         </is>
       </c>
-      <c r="C733" s="1" t="inlineStr">
+      <c r="C755" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>