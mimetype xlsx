--- v0 (2026-05-23)
+++ v1 (2026-06-16)
@@ -98,51 +98,51 @@
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyFill="true"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyFill="true">
       <alignment wrapText="true" vertical="center" horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C577"/>
+  <dimension ref="A1:C376"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="84.46875" customWidth="true"/>
     <col min="2" max="2" width="13.54296875" customWidth="true"/>
     <col min="3" max="3" width="35.96875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="15.0">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Nom de l'organisme</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>SIRET</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Rôle du partenaire</t>
         </is>
@@ -163,9797 +163,6380 @@
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>7 FORMATION</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>91780509500010</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>A.C.G.D.</t>
+          <t>A3FA</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>52490818300055</t>
+          <t>90055425400012</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>A3FA</t>
+          <t>AADPSFP</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>90055425400012</t>
+          <t>78035020300029</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>AADPSFP</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>78035020300029</t>
+          <t>78035020300052</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>AADPSFP</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>78035020300052</t>
+          <t>78035020300078</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>AADPSFP</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>78035020300078</t>
+          <t>78035020300086</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>AADPSFP</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>78035020300086</t>
+          <t>78035020300094</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>AADPSFP</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>78035020300094</t>
+          <t>78035020300102</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>AADPSFP</t>
+          <t>ABSUP</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>78035020300102</t>
+          <t>88916528800024</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>AB COACHING</t>
+          <t>ACADEMA FORMATION</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>90815176400010</t>
+          <t>92766099300027</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>ABSUP</t>
+          <t>ACADEMEE</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>88916528800024</t>
+          <t>90468475000022</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>ACADEMA FORMATION</t>
+          <t>ACADEMIE DES METIERS CENTRE DE FORMATION</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>92766099300027</t>
+          <t>88977538300033</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>ACADEMEE</t>
+          <t>ACADEMY SCHOOL</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>90468475000022</t>
+          <t>97940712900019</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>ACADEMIE DES METIERS CENTRE DE FORMATION</t>
+          <t>ACTION FIRST</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>88977538300033</t>
+          <t>41436247500025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>ACADEMY METIER AVENIR</t>
+          <t>AD'KWAT ACADEMY</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>94359064600015</t>
+          <t>88498461800022</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>ACADEMY OF MANAGEMENT AND INTELLIGENCE TECHNOLOGY</t>
+          <t>ADG</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>92335868300038</t>
+          <t>52004190600048</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>ACADEMY SCHOOL</t>
+          <t>ADONIS - ROSE CARMIN</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>97940712900019</t>
+          <t>45125756200111</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>ACT'IN CAMPUS PRO</t>
+          <t>ADREC</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>88036067200021</t>
+          <t>83501285700016</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>ACTION CBM</t>
+          <t>AFEC</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>98241047400018</t>
+          <t>42219375500820</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>ACTION FIRST</t>
+          <t>AFORP FORMATION (CFAI)</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>41436247500025</t>
+          <t>77572845400205</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>ACTION FORMATION COMMERCE</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>75294111200027</t>
+          <t>82409268800186</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>ACTIV METIERS 94</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>92066711000018</t>
+          <t>82409268800012</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>ACTUAL DIGITAL OUEST</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>89333944000040</t>
+          <t>82409268800061</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>AD'KWAT ACADEMY</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>88498461800022</t>
+          <t>82409268800111</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>ADDON SCHOOL</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>89847054700016</t>
+          <t>82409268800137</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>ADG</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>52004190600048</t>
+          <t>82409268800160</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>ADONIS - ROSE CARMIN</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>45125756200111</t>
+          <t>82409268800251</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>ADREC</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>83501285700016</t>
+          <t>82409268800210</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>AEFS SARL</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>83134648100029</t>
+          <t>82409268800228</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>AEROFORM INTERNATIONAL</t>
+          <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>49434401300045</t>
+          <t>82409268800244</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>AFEC</t>
+          <t>AGENCE DE FORMATION PROFESSIONNELLE CONTINUE</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>42219375500150</t>
+          <t>90436289400027</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>AFEC</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>42219375500705</t>
+          <t>82422814201528</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>AFEC</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>42219375500820</t>
+          <t>82422814201601</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>AFORP FORMATION (CFAI)</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>77572845400205</t>
+          <t>82422814201635</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>82409268800012</t>
+          <t>82422814201783</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>82409268800061</t>
+          <t>82422814201809</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>82409268800111</t>
+          <t>82422814201890</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>82409268800137</t>
+          <t>82422814200033</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>82409268800160</t>
+          <t>82422814200058</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>82409268800251</t>
+          <t>82422814200272</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>82409268800210</t>
+          <t>82422814200330</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>82409268800228</t>
+          <t>82422814200439</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>82409268800244</t>
+          <t>82422814200454</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>AFPA ENTREPRISES</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>82409268800186</t>
+          <t>82422814200561</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>AGENCE DE FORMATION PROFESSIONNELLE CONTINUE</t>
+          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>90436289400027</t>
+          <t>82422814200728</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>82422814200033</t>
+          <t>82422814200843</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>82422814200058</t>
+          <t>82422814201064</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>82422814200272</t>
+          <t>82422814201189</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>82422814200330</t>
+          <t>82422814201197</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>82422814200439</t>
+          <t>82422814201213</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>82422814200454</t>
+          <t>82422814201254</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>82422814200561</t>
+          <t>82422814201312</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>82422814200728</t>
+          <t>82422814201403</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>82422814200843</t>
+          <t>82422814201502</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AGM FORMATION</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>82422814201064</t>
+          <t>80364327900026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AJILI FORMATION</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>82422814201189</t>
+          <t>98232569800024</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AJT FORMATION ET CONSEIL</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>82422814201197</t>
+          <t>90036363100038</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>ALEO INNOVATION</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>82422814201213</t>
+          <t>95155042500015</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>ALORS FORMATION</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>82422814201254</t>
+          <t>84094101700047</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>ALPHA VISION FORMA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>82422814201312</t>
+          <t>90800852700024</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>ALTERNANCES.COM</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>82422814201403</t>
+          <t>49128518500055</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>ALTERNANCIA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>82422814201502</t>
+          <t>87772950900019</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>ALTERNANCIA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>82422814201528</t>
+          <t>87772950900084</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>ALTERNANCIA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>82422814201601</t>
+          <t>87772950900076</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>AMBITION CONSULTING</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>82422814201635</t>
+          <t>93242758600015</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>ANTEE FORMATION</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>82422814201783</t>
+          <t>47960778000042</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>ANTENNE CCI VILLEFONTAINE</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>82422814201809</t>
+          <t>18383002500031</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+          <t>APTITUDES 21</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>82422814201890</t>
+          <t>82334166400022</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>AGM FORMATION</t>
+          <t>ARCANES FORMATION</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>80364327900026</t>
+          <t>89087273200015</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>AHLAM MARTIL</t>
+          <t>ARCHI MED</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>94863613900016</t>
+          <t>44340081700088</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>AJILI FORMATION</t>
+          <t>ARCHI MED</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>98232569800024</t>
+          <t>44340081700062</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>AJT FORMATION ET CONSEIL</t>
+          <t>ASS FORMA PROF APPRENT AUTO METIERS COMM</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>90036363100038</t>
+          <t>30587453900060</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>ALEO INNOVATION</t>
+          <t>ASS INITIA FORMATION APPUI PEDAGOGI EMPL</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>95155042500015</t>
+          <t>38531301000014</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>ALMGROUP</t>
+          <t>ASS REG FORMATION METIER SPORT TOURISME</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>88191620900037</t>
+          <t>41430913800058</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>ALORS FORMATION</t>
+          <t>ASSOCIATION DE FORMATION DE LA MEUSE</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>84094101700047</t>
+          <t>34174419100014</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>ALPHA VISION FORMA</t>
+          <t>ASSOCIATION FORMA ON</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>90800852700024</t>
+          <t>33108778300055</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCES.COM</t>
+          <t>ASSOCIATION INTERNATIONALE POUR LA FORMATION</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>49128518500055</t>
+          <t>33037752400047</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCIA</t>
+          <t>ASSOCIATION POUR LE CONSEIL EN ORIENTATION PROFESSIONNELLE, L'ACCOMPAGNEMENT ET LE DEVELOPPEMENT</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>87772950900084</t>
+          <t>78288385400161</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCIA</t>
+          <t>ATHELIA INSTITUT DE FORMATION CONSEILS ET PERFORMANCE</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>87772950900076</t>
+          <t>81793179300035</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>ALTERNANCIA</t>
+          <t>AUDEO</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>87772950900019</t>
+          <t>88313422300022</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>ALYDRINE</t>
+          <t>AVENIR EN PERSPECTIVE</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>84265306500032</t>
+          <t>97948372400022</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>AMBITION ACADEMY</t>
+          <t>AVENIR FORMATION OCEAN INDIEN</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>94333632100014</t>
+          <t>88944535900017</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>AMBITION CONSULTING</t>
+          <t>AXE RESSOURCE CONSEIL</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>93242758600015</t>
+          <t>42978025700029</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>ANTEE FORMATION</t>
+          <t>BGE SUD OUEST</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>47960778000042</t>
+          <t>31596310800206</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>ANTENNE CCI VILLEFONTAINE</t>
+          <t>BOOSTER ACADEMY</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>18383002500031</t>
+          <t>45363531000122</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>APTITUDES 21</t>
+          <t>BOSS CAMPUS AVIGNON</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>82334166400022</t>
+          <t>97861952600012</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>ARCANES FORMATION</t>
+          <t>BOSS CAMPUS NICE</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>89087273200015</t>
+          <t>97865277400016</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>ARCHI MED</t>
+          <t>BOSS CAMPUS ROUEN</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>44340081700062</t>
+          <t>97844786000013</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>ARCHI MED</t>
+          <t>BOSS CAMPUS TOURS</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>44340081700088</t>
+          <t>97847114200015</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>ASS FORMA PROF APPRENT AUTO METIERS COMM</t>
+          <t>BOSS FORMATION</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>30587453900060</t>
+          <t>48769283200032</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>ASS FORMATIO APPRENTIS COMMERCE SERVICES</t>
+          <t>BRAVUS</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>31281559000038</t>
+          <t>85402933700011</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>ASS INITIA FORMATION APPUI PEDAGOGI EMPL</t>
+          <t>BZH FORMATION</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>38531301000014</t>
+          <t>89141013600016</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>ASS JEUNES SPORTIFS REGION ILE DE FRANCE</t>
+          <t>C' TOP FORMATION</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>39840928400021</t>
+          <t>84103251900024</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>ASS REG FORMATION METIER SPORT TOURISME</t>
+          <t>C.A.E.N. TRAINING</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>41430913800058</t>
+          <t>81245347000039</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>ASS REGIONALE FORMATION ALTERNEE</t>
+          <t>C.F.D.</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>30396959600038</t>
+          <t>82937749800037</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION DE FORMATION DE LA MEUSE</t>
+          <t>C2N CONSEIL ET FORMATION</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>34174419100014</t>
+          <t>81262442700033</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION FORMA ON</t>
+          <t>C3 CFA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>33108778300055</t>
+          <t>85294311700048</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION LABEL SOLUTIONS</t>
+          <t>CABINET ASSISTANCE CONSEILS</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>92457195300026</t>
+          <t>41303309300050</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION POUR LE CONSEIL EN ORIENTATION PROFESSIONNELLE, L'ACCOMPAGNEMENT ET LE DEVELOPPEMENT</t>
+          <t>CAMPUS PRIVE LYON</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>78288385400161</t>
+          <t>97860329800024</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>ATELIER D'AMENAGEMENT TOURISTIQUE POUR L'INSERTION</t>
+          <t>CAMPUS PRIVE VALENCIENNES</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>80867156400025</t>
+          <t>97845457700013</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>ATHEA FORMATION</t>
+          <t>CAMPUS PRO</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>99997387800013</t>
+          <t>38937956100043</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>ATHELIA INSTITUT DE FORMATION CONSEILS ET PERFORMANCE</t>
+          <t>CAMPUS REUNION</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>81793179300035</t>
+          <t>80521403800020</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>ATOUT'PRO HDF</t>
+          <t>CARRIERES ET CONSEIL</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>92819725000014</t>
+          <t>51182729700025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>AUDEO</t>
+          <t>CBF</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>88313422300022</t>
+          <t>83028855100021</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>AUDIGARD</t>
+          <t>CCI FORMATION-CFA IMT-ISCO</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>82469772600027</t>
+          <t>18383001700236</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>AURALIST</t>
+          <t>CCI Formation pro</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>99080335500017</t>
+          <t>90007495600013</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>AVENIR EN PERSPECTIVE</t>
+          <t>CCIT DE L ALLIER</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>97948372400030</t>
+          <t>13002286600011</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>AVENIR EN PERSPECTIVE</t>
+          <t>CEFORA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>97948372400022</t>
+          <t>81423537000016</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>AVENIR ET PROGRES</t>
+          <t>CENTRE DE FORMATION ET D'ORIENTATION PROFESSIONNELLE DE GUYANE</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>98201519000019</t>
+          <t>53813653200016</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>AVENIR FORMATION OCEAN INDIEN</t>
+          <t>CENTRE DE FORMATION POUR ADULTES D'ALBI PRIVE</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>88944535900017</t>
+          <t>94855897800011</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>AXE RESSOURCE CONSEIL</t>
+          <t>CERTIFECO</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>42978025700029</t>
+          <t>90255824600028</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>AXIO ACADEMY</t>
+          <t>CFA GRAND SUD</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>93432635600011</t>
+          <t>94075422900018</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>AZ FORM'ACTION</t>
+          <t>CFA MERCURE</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>87949917600029</t>
+          <t>93971785600016</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>BAFORM</t>
+          <t>CFFO-CENTRE DE FORMATION FIBRE OPTIQUE</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>91480945400020</t>
+          <t>90078560100031</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>BEFORMA</t>
+          <t>CFORMATION</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>85222156300038</t>
+          <t>98417928300010</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>BFCI</t>
+          <t>CHAMB COMMERC INDUSTRIE NICE COTE D'AZUR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>94535350600013</t>
+          <t>18060001700016</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>BGE SUD OUEST</t>
+          <t>CHAMBRE COMMERCE &amp; INDUSTRIE HTE SAVOI</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>31596310800206</t>
+          <t>18743001200067</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>BK AMBITIONS</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE AURILLAC ET CANTAL</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>91140033100029</t>
+          <t>18150001800062</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>BLACKMETA</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE HAUTE LOIRE</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>91756960000013</t>
+          <t>13001313900014</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>BLEU CONCEPT FORMATION</t>
+          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE L ARDECHE</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>42070278900066</t>
+          <t>13001400400019</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>BOOSTER ACADEMY</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE REGION HAUTS-DE-FRANCE</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>45363531000122</t>
+          <t>13002271800014</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>BOSS CAMPUS AVIGNON</t>
+          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE PUY-DE-DOME CLERMONT AUVERGNE METROPOLE</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>97861952600012</t>
+          <t>13000772700071</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>BOSS CAMPUS NICE</t>
+          <t>CHR TALENT</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>97865277400016</t>
+          <t>93107699600012</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>BOSS CAMPUS ROUEN</t>
+          <t>CIFEP LYON</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>97844786000013</t>
+          <t>88458529000023</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>BOSS CAMPUS TOURS</t>
+          <t>CIL</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>97847114200015</t>
+          <t>50280919700028</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>BOSS FORMATION</t>
+          <t>CIPECMA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>48769283200032</t>
+          <t>78128367600018</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>BRAVUS</t>
+          <t>CIPECMA FORMATION COLLECTIVITES</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>85402933700011</t>
+          <t>51176260100017</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>BRIO ACADEMY HCR</t>
+          <t>CLASSEOS</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>94152809300011</t>
+          <t>91972597800010</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>BUSINESS FORMATION CONSEIL LYON</t>
+          <t>CLPS L ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>89249559900011</t>
+          <t>32159164600377</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>BZH FORMATION</t>
+          <t>CLPS L ENJEU DES COMPETENCES</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>89141013600016</t>
+          <t>32159164600328</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>C' TOP FORMATION</t>
+          <t>CLPS L'ENJEU COMPETENCES</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>84103251900024</t>
+          <t>32159164600419</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>C.A.E.N. TRAINING</t>
+          <t>CMP</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>81245347000039</t>
+          <t>49160814700022</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>C.F.D.</t>
+          <t>CMV ASSOCIES</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>82937749800037</t>
+          <t>81509176400044</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>C2N CONSEIL ET FORMATION</t>
+          <t>COEUR DE COMPETENCES</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>81262442700033</t>
+          <t>98214248100018</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>C3 CFA</t>
+          <t>COMMERCE ET FORMATION</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>85294311700048</t>
+          <t>90099088800027</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>CABINET ASSISTANCE CONSEILS</t>
+          <t>CONCEPT FORMATION</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>41303309300050</t>
+          <t>88500653600019</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS FORMATIONS &amp; METIERS</t>
+          <t>CR CONSULTING</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>49943461100020</t>
+          <t>83015737600021</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS PRIVE LYON</t>
+          <t>CTR FORMATION APPRENTI INTERPROF COROT</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>97860329800024</t>
+          <t>30591416000034</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS PRIVE VALENCIENNES</t>
+          <t>D.CONSEILS-FORMATIONS</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>97845457700013</t>
+          <t>90988572500038</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS PRO</t>
+          <t>D2J</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>38937956100043</t>
+          <t>43906604400033</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS REUNION</t>
+          <t>DAWAN</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>80521403800020</t>
+          <t>42998754800154</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>CAPEF SCHOOL &amp; CONSULTING</t>
+          <t>DAWAN</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>94177291500018</t>
+          <t>42998754800261</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>CARRIERES ET CONSEIL</t>
+          <t>DAWAN</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>51182729700025</t>
+          <t>42998754800162</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>CBF</t>
+          <t>DAWAN</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>83028855100021</t>
+          <t>42998754800311</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>CCI FORMATION-CFA IMT-ISCO</t>
+          <t>DCM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>18383001700236</t>
+          <t>94806006600024</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>CCI Formation pro</t>
+          <t>DIGITAL LEARNING CONTEST</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>90007495600013</t>
+          <t>88008842200048</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>CCIT DE L ALLIER</t>
+          <t>DIRECTT FORMATION</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>13002286600011</t>
+          <t>82535070500042</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>CEFORA</t>
+          <t>DISTRICOM FORMATION</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>81423537000016</t>
+          <t>75163954300048</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION ET D'ORIENTATION PROFESSIONNELLE DE GUYANE</t>
+          <t>DYNAMISE</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>53813653200016</t>
+          <t>95365399500019</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION POUR ADULTES D'ALBI PRIVE</t>
+          <t>E.T.I FORMATION</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>94855897800011</t>
+          <t>91875099300019</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>CENTRE LORRAIN D EDUCATION PAR LE SPORT</t>
+          <t>EBBS-BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>45244430000043</t>
+          <t>53199422600037</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>CERTIFECO</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>90255824600028</t>
+          <t>90020105400021</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>CERTIFY FORMATION</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>94373166100014</t>
+          <t>80389525900163</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>CFA DU GRAND BERGERACOIS DES METIERS TRADITIONNELS ET DE LA SANTE</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>52019425900013</t>
+          <t>93095042300028</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>CFA GRAND SUD</t>
+          <t>EBM BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>94075422900018</t>
+          <t>90498479600030</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>CFA MERCURE</t>
+          <t>ECLOSON</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>93971785600016</t>
+          <t>88783287100016</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>CFA PARVATI</t>
+          <t>ECM</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>94024599600019</t>
+          <t>42339754600098</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>CFFO-CENTRE DE FORMATION FIBRE OPTIQUE</t>
+          <t>ECM</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>90078560100031</t>
+          <t>42339754600031</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>CFORMATION</t>
+          <t>ECM</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>98417928300010</t>
+          <t>42339754600072</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>CHAMB COMMERC INDUSTRIE NICE COTE D'AZUR</t>
+          <t>ECOFAC EVOLUTION</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>18060001700016</t>
+          <t>51869149800019</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE COMMERCE &amp; INDUSTRIE HTE SAVOI</t>
+          <t>ECOLE INTERNATIONALE DE MANAGEMENT DE PARIS EIMP</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>18743001200067</t>
+          <t>49386208000063</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE AURILLAC ET CANTAL</t>
+          <t>ECOLE SUPERIEURE DE COMMERCE DES TROIS FRONTIERES</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>18150001800062</t>
+          <t>84362775300018</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE HAUTE LOIRE</t>
+          <t>EDUC'ACTION</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>13001313900014</t>
+          <t>98047014000016</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE L ARDECHE</t>
+          <t>EDUCATION</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>13001400400019</t>
+          <t>92069805700014</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DES VOSGES</t>
+          <t>EFFOR ACADEMY</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>18882211800017</t>
+          <t>95145403200024</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE REGION HAUTS-DE-FRANCE</t>
+          <t>EFFOR CYBERLAB</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>13002271800014</t>
+          <t>91513472000035</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE PUY-DE-DOME CLERMONT AUVERGNE METROPOLE</t>
+          <t>EFFOR SPORT &amp; BUSINESS</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>13000772700071</t>
+          <t>89207014500032</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>CHR TALENT</t>
+          <t>ELAN FORMATION</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>93107699600012</t>
+          <t>39075824100108</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>CIFEP LYON</t>
+          <t>EMG BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>88458529000023</t>
+          <t>91866227100025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>CIL</t>
+          <t>EMSAT (ECOLE DES METIERS DU SPORT, DE L'ANIMATION ET DU TOURISME)</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>50280919700028</t>
+          <t>53226832300047</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>CIPECMA</t>
+          <t>ENDEMIA FORMATION</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>78128367600018</t>
+          <t>42301992600041</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>CIPECMA FORMATION COLLECTIVITES</t>
+          <t>EPA CITE DE LA FORMATION MARMANDE</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>51176260100017</t>
+          <t>20002272100019</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>CLASSEOS</t>
+          <t>EQUINOXE FORMATION</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>91972597800010</t>
+          <t>41159185200073</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>CLPS L ENJEU COMPETENCES</t>
+          <t>ESICIM ACADEMY</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>32159164600377</t>
+          <t>93013862300010</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>CLPS L ENJEU DES COMPETENCES</t>
+          <t>ESID</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>32159164600328</t>
+          <t>49799826000051</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>CLPS L'ENJEU COMPETENCES</t>
+          <t>ESPACE REUSSITE</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>32159164600419</t>
+          <t>41398354500034</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>CMAR AUVERGNE-RHONE-ALPES</t>
+          <t>ESS EDUCATION, ECOLE SUPERIEURE DES STRATEGES</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>13002795600015</t>
+          <t>92342928600019</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>CMP</t>
+          <t>EVOCIME MANA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>49160814700022</t>
+          <t>97768431500020</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>CMV ASSOCIES</t>
+          <t>EVOLUA FORMATION</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>81509176400044</t>
+          <t>50406459300032</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>COEUR DE COMPETENCES</t>
+          <t>EVONOVA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>98214248100018</t>
+          <t>93278158600015</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>COLIN'S BUSINESS</t>
+          <t>EVOYA CONSEILS</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>83830671000016</t>
+          <t>88420142700033</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>COMMERCE ET FORMATION</t>
+          <t>EXCELLENCE BS</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>90099088800027</t>
+          <t>94804433400019</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>COMPETENCES COMMERCE ET INTERNATIONAL</t>
+          <t>EXCELLENCE PRO FORMATION</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>42072056700304</t>
+          <t>98341362600018</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>COMUNIC-CAMPUS</t>
+          <t>EXCELLENTIA FORMATION</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>91522354900014</t>
+          <t>83171383900023</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>CONCEPT FORMATION</t>
+          <t>FANFANI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>88500653600019</t>
+          <t>93002146400027</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>CR CONSULTING</t>
+          <t>FF FORMATIONS</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>83015737600021</t>
+          <t>89821219600015</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>CTR FORMATION APPRENTI INTERPROF COROT</t>
+          <t>FINDCOM NETWORK</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>30591416000034</t>
+          <t>83290441100010</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>CTRE FORMATION APPRENTIS POLYVALENT GUADELOUPE</t>
+          <t>FOR ME FORMA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>19971806500022</t>
+          <t>91499494200037</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>D.CONSEILS-FORMATIONS</t>
+          <t>FORMA&amp;CO</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>90988572500038</t>
+          <t>94841007100013</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>D2J</t>
+          <t>FORMASO</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>43906604400033</t>
+          <t>44904121900014</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>DAWAN</t>
+          <t>FORMASUP 82</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>42998754800162</t>
+          <t>38465538700023</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>DAWAN</t>
+          <t>FORMATION &amp; CONSEIL</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>42998754800154</t>
+          <t>81163631500053</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>DAWAN</t>
+          <t>FORMATION CONSTRUCTION RESEAUX</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>42998754800188</t>
+          <t>90405129900017</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>DAWAN</t>
+          <t>FORMATION ORGANIS RECRUTEMENT ACTION</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>42998754800253</t>
+          <t>33496003600062</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>DAWAN</t>
+          <t>FORMATION PAR EXCELLENCE ALTERNEE</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>42998754800261</t>
+          <t>80742185400025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>DAWAN</t>
+          <t>FORMOPOST</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>42998754800311</t>
+          <t>90402489000025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>DCM BUSINESS SCHOOL</t>
+          <t>FRANCE METIERS</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>94806006600024</t>
+          <t>84033069000024</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>DECLIK FORMATION</t>
+          <t>FRATE FORMATION CONSEIL</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>94033584700015</t>
+          <t>78162137000159</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>DEVEL'CO ALTERNANCE</t>
+          <t>G5 FORMATION</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>98359514100026</t>
+          <t>43249004300069</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>DIGITAL LEARNING CONTEST</t>
+          <t>G5 FORMATION</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>88008842200048</t>
+          <t>43249004300077</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>DIGIVODA</t>
+          <t>G5 FORMATION</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>48834744400033</t>
+          <t>43249004300093</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>DIRECTT FORMATION</t>
+          <t>GALAXIE 5</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>82535070500042</t>
+          <t>43249004300085</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>DISCIPLINA</t>
+          <t>GENAE ACADEMY</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>97828986600011</t>
+          <t>81784983900011</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>DISTRICOM FORMATION</t>
+          <t>GENIUS ACADEMIE</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>75163954300048</t>
+          <t>51303845500046</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>DJANELIS FORMATION</t>
+          <t>GENIUS AKDMY</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>98802163000013</t>
+          <t>79362427100029</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>DNS FORMATION</t>
+          <t>GFORM'VENTE</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>91040224700043</t>
+          <t>53019881100016</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>DYNAMISE</t>
+          <t>GLOBE 93 FORMATION</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>95365399500019</t>
+          <t>98119575300018</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>E.T.I FORMATION</t>
+          <t>GRETA ARDECHE DROME</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>91875099300019</t>
+          <t>20004632400022</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>EBBS-BUSINESS SCHOOL</t>
+          <t>GRETA CFA LOIRE</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>53199422600037</t>
+          <t>19420042400043</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>GRETA CLERMONT-AUVERGNE</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>90020105400021</t>
+          <t>19630021400042</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>GRETA DE L'AIN</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>93095042300028</t>
+          <t>19010016400028</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>GRETA DU LIMOUSIN</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>92180050400034</t>
+          <t>19870056900041</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>GRETA RHONE</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>80389525900163</t>
+          <t>19691644900024</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>EBM BUSINESS SCHOOL</t>
+          <t>H3</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>90498479600030</t>
+          <t>70202279900028</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>ECLOSON</t>
+          <t>HITCALL-FORMATION</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>88783287100016</t>
+          <t>83033089000039</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>ECM</t>
+          <t>HOMMES ET SAVOIRS</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>42339754600031</t>
+          <t>43292624400109</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>ECM</t>
+          <t>HORIZON REUNION</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>42339754600072</t>
+          <t>48120825400021</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>ECM</t>
+          <t>I.F.C. DIS GROUPE</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>42339754600106</t>
+          <t>42372594400064</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>ECM</t>
+          <t>ICADEMIE</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>42339754600098</t>
+          <t>48908897100077</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>ECOFAC EVOLUTION</t>
+          <t>ICADEMIE</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>51869149800019</t>
+          <t>48908897100184</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>ECOLE D ENSEIGNEMENT SUPERIEUR CONSULAIRE DE MEURTHE ET MOSELLE</t>
+          <t>IDEA IMMO</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>88280019600017</t>
+          <t>83046184400011</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE MANAGEMENT DE CRETEIL</t>
+          <t>IFAPA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>95075910000023</t>
+          <t>98451615300017</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>ECOLE INTERNATIONALE DE MANAGEMENT DE PARIS EIMP</t>
+          <t>IFORMA SUD</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>49386208000063</t>
+          <t>91408845500029</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUPERIEURE DE COMMERCE DES TROIS FRONTIERES</t>
+          <t>IFPA SAS</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>84362775300018</t>
+          <t>89121353000019</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>EDA GROUPE</t>
+          <t>IN 3M</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>95219114600010</t>
+          <t>91830634100028</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>EDUC'ACTION</t>
+          <t>INFREP</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>98047014000016</t>
+          <t>32441928201274</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>EDUCATION</t>
+          <t>INITIATIVES FORMATION</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>92069805700014</t>
+          <t>32629834600072</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>EDUCSUP</t>
+          <t>INNOVAFORMATION</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>81097088900020</t>
+          <t>81361018500031</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>EF2C</t>
+          <t>INNOVATION DEVELOPPEMENT FORMATION</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>91516491700030</t>
+          <t>40073444800022</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>EFEL</t>
+          <t>INSTITUT DE FORMATION PROFESSIONNELLE DES OUTRE-MER</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>98125223200039</t>
+          <t>90446989700022</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>EFFOR ACADEMY</t>
+          <t>INSTITUT DE GESTION SOCIALE</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>95145403200024</t>
+          <t>31249509600363</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>EFFOR CYBERLAB</t>
+          <t>INSTITUT DE MANAGEMENT COMMERCIAL</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>91513472000035</t>
+          <t>48879238300074</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>EFFOR SPORT &amp; BUSINESS</t>
+          <t>INSTITUT DES COMPETENCES ET DES METIERS DE DEMAIN</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>89207014500032</t>
+          <t>91386240500010</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>ELAN FORMATION</t>
+          <t>INSTITUT DES METIERS DE LA FILIERE ANIMALE</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>39075824100108</t>
+          <t>79372515100047</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>ELFE ACADEMY</t>
+          <t>INSTITUT DES METIERS NETWORK</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>88851036900026</t>
+          <t>81272495300029</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>ELOCE</t>
+          <t>INSTITUT DES METIERS NETWORK</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>84338240900020</t>
+          <t>81272495300052</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>EMG BUSINESS SCHOOL</t>
+          <t>INSTITUT DES METIERS NETWORK</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>91866227100025</t>
+          <t>81272495300045</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>EMPLOI SERVICES FORMATION</t>
+          <t>INSTITUT JULES</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>51359666800055</t>
+          <t>94118405300010</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>EMPORUS</t>
+          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>95101592400016</t>
+          <t>32441928200920</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>EMSAT (ECOLE DES METIERS DU SPORT, DE L'ANIMATION ET DU TOURISME)</t>
+          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>53226832300047</t>
+          <t>32441928201381</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>EN MODE FORMATION</t>
+          <t>INSTITUT SUPERIEUR DE FORMATION</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>88030938000025</t>
+          <t>92995273700021</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>EPA CITE DE LA FORMATION MARMANDE</t>
+          <t>INSTITUT SUPERIEUR DE FORMATION ET DE PREPARATION-ISFP</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>20002272100019</t>
+          <t>90482449700013</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>EQUINOXE FORMATION</t>
+          <t>INSTITUT SUPERIEUR DE FORMATION ET DE PREPARATION-ISFP</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>41159185200073</t>
+          <t>90482449700112</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>ERIA</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>98504878400021</t>
+          <t>31754202500364</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>ESICIM ACADEMY</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>93013862300010</t>
+          <t>31754202500406</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>ESID</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>49799826000051</t>
+          <t>31754202500422</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>ESMP</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>79158523500041</t>
+          <t>31754202500448</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>ESPACE REUSSITE</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>41398354500034</t>
+          <t>31754202500455</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>ESS EDUCATION, ECOLE SUPERIEURE DES STRATEGES</t>
+          <t>INSUP AQUITAINE</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>92342928600019</t>
+          <t>31754202500521</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>EURL ORCEA</t>
+          <t>IRFA BOURGOGNE FRANCHE-COMTE</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>45236133000031</t>
+          <t>32820184300161</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>EURO MEDIA FORMATION</t>
+          <t>IRFA SUD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>39945394300066</t>
+          <t>31550339100098</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>EVOCIME MANA</t>
+          <t>IRFA SUD</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>97768431500020</t>
+          <t>31550339100239</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>EVOLU SCHOOL</t>
+          <t>IRFA SUD</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>98965790300013</t>
+          <t>31550339100403</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>EVOLUA FORMATION</t>
+          <t>IRFA SUD</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>50406459300032</t>
+          <t>31550339100445</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>EVOLUTION PRO</t>
+          <t>IRFA SUD</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>94358256900019</t>
+          <t>31550339100460</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>EVONOVA</t>
+          <t>IRON BODYFIT ACADEMY</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>93278158600015</t>
+          <t>88926972600010</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>EVOYA CONSEILS</t>
+          <t>ISIM</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>88420142700033</t>
+          <t>88846866700017</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>EXCEL FORMATION - L'ECOLE DU COMMERCE ET DU SERVICE</t>
+          <t>ISTER</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>90828342700031</t>
+          <t>43207084500065</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>EXCELLENCE BS</t>
+          <t>J'AI VOTRE SOLUTION</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>94804433400019</t>
+          <t>90912073500016</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>EXCELLENCE PRO FORMATION</t>
+          <t>JK FORMATIONS</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>98341362600018</t>
+          <t>88407991400021</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>EXCELLENTIA FORMATION</t>
+          <t>KEY FORM &amp; SOLUTIONS</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>83171383900023</t>
+          <t>83759947100021</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>FANFANI</t>
+          <t>KLG CARAIBES</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>93002146400027</t>
+          <t>51894767600020</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>FASTFORMA</t>
+          <t>KLH CONSEILS ET FORMATIONS</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>98374023400015</t>
+          <t>91144969200019</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>FF FORMATIONS</t>
+          <t>KOUT QUE KOUT</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>89821219600015</t>
+          <t>89323429400013</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>FINDCOM NETWORK</t>
+          <t>L'ACADEMIE EN LIGNE</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>83290441100010</t>
+          <t>88973567600013</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>FLANDRE TRAINING</t>
+          <t>LA FACTORY</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>91887829900018</t>
+          <t>91473782000029</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>FMDB FORMATION</t>
+          <t>LA MANU</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>91445312100032</t>
+          <t>75243460500115</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>FOR ME FORMA</t>
+          <t>LA MANU</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>91499494200037</t>
+          <t>75243460500107</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>FORMA EST</t>
+          <t>LB DEVELOPPEMENT DOM</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>90147109400036</t>
+          <t>44804055000031</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>FORMA PLUS</t>
+          <t>LE REACTEUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>82393118300011</t>
+          <t>82277112700039</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>FORMA SUD EST</t>
+          <t>LIGUE AUVERGNE RHONE ALPES DE TENNIS</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>90275569300048</t>
+          <t>77982583500043</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>FORMA&amp;CO</t>
+          <t>LIGUE AUVERGNE RHONE ALPES DE TENNIS</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>94841007100013</t>
+          <t>77982583500050</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>FORMADU</t>
+          <t>LYCEE GEN TECH LA MARTINIERE MONPLAISIR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>85115160500066</t>
+          <t>19692866700027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>FORMAFLOW</t>
+          <t>LYCEE GENERAL ET TECHNOLOGIQUE ALEXIS MONTEIL</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>49347214600049</t>
+          <t>19120024500022</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>FORMASECRET</t>
+          <t>LYCEE GENERAL ET TECHNOLOGIQUE PABLO PICASSO</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>91192254000016</t>
+          <t>19660014200059</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>FORMASO</t>
+          <t>LYCEE POLYVALENT VAUCANSON</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>44904121900014</t>
+          <t>19380033100020</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>FORMASUP 82</t>
+          <t>LYCEE TECHNOLOGIQUE DEODAT DE SEVERAC</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>38465538700023</t>
+          <t>19310044300020</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>FORMATEURS DE BOURBON</t>
+          <t>M2I</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>37945726000014</t>
+          <t>33354415300310</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>FORMATION &amp; CONSEIL</t>
+          <t>M2I</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>81163631500053</t>
+          <t>33354415300435</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>FORMATION CONSTRUCTION RESEAUX</t>
+          <t>M2I</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>90405129900017</t>
+          <t>33354415300617</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>FORMATION ORGANIS RECRUTEMENT ACTION</t>
+          <t>M2I SCRIBTEL</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>33496003600062</t>
+          <t>39336786700040</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>FORMATION PAR EXCELLENCE ALTERNEE</t>
+          <t>M2I SCRIBTEL</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>80742185400025</t>
+          <t>39336786700057</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>FORMOPOST</t>
+          <t>M2I SCRIBTEL</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>90402489000025</t>
+          <t>39336786700214</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>FORMPROTECH</t>
+          <t>M2I SCRIBTEL</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>98352425700026</t>
+          <t>39336786700073</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>FRANCE METIERS</t>
+          <t>M2I SKILLS</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>84033069000024</t>
+          <t>98275081200140</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>FRATE FORMATION CONSEIL</t>
+          <t>M2I SKILLS</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>78162137000159</t>
+          <t>98275081200207</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>FURMAZIONI</t>
+          <t>M2I SKILLS</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>94346121000024</t>
+          <t>98275081200231</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>G5 FORMATION</t>
+          <t>M2I SKILLS</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>43249004300069</t>
+          <t>98275081200017</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>G5 FORMATION</t>
+          <t>M2I SKILLS</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>43249004300077</t>
+          <t>98275081200041</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>G5 FORMATION</t>
+          <t>MAISON FAMILIALE RURALE</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>43249004300093</t>
+          <t>78210973000013</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>GALAXIE 5</t>
+          <t>MAKADEMIE</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>43249004300085</t>
+          <t>98462778600010</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>GENAE ACADEMY</t>
+          <t>METADXS</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>81784983900011</t>
+          <t>92094477400016</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>GENIUS ACADEMIE</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>51303845500046</t>
+          <t>91474519500018</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>GENIUS AKDMY</t>
+          <t>MY PARTNER</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>79362427100029</t>
+          <t>91433349700016</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>GFORM'VENTE</t>
+          <t>NAS</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>53019881100016</t>
+          <t>90880569000017</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>GIP FORMATION ET CERTIFICATION POUR L'INSERTION PROFESSIONNELLE</t>
+          <t>NEOPRO FORMATION 5.0</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>18310907300050</t>
+          <t>89303974300016</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>GLOBE 93 FORMATION</t>
+          <t>NEPSOD EVOLUTION</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>98119575300018</t>
+          <t>79314668900088</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>GRETA ARDECHE DROME</t>
+          <t>NEPSOD EVOLUTION</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>20004632400022</t>
+          <t>79314668900054</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>GRETA CFA LOIRE</t>
+          <t>NEPSOD, NEPSOD EVOLUTION</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>19420042400043</t>
+          <t>79314668900047</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>GRETA CLERMONT-AUVERGNE</t>
+          <t>NEXT FORMATION</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>19630021400042</t>
+          <t>44158313500047</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>GRETA DE L'AIN</t>
+          <t>NEXTGEN BUSINESS SCHOOL</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>19010016400028</t>
+          <t>97748682800014</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>GRETA DU LIMOUSIN</t>
+          <t>NOMAD FORMATION</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>19870056900041</t>
+          <t>52405061400022</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>GRETA RHONE</t>
+          <t>NOSCHOOL</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>19691644900024</t>
+          <t>38138042700066</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>GROUPE MMR EDUCATION</t>
+          <t>NOVEHA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>98302058700025</t>
+          <t>45101497100019</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>H3</t>
+          <t>NOVIA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>70202279900028</t>
+          <t>97969350400032</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>HADNET FORMATION</t>
+          <t>NOVIA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>91413176800014</t>
+          <t>97969350400024</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>HII FORMATION</t>
+          <t>NR CONSULTING</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>91508820700039</t>
+          <t>94932296000012</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>HITCALL-FORMATION</t>
+          <t>NUEVO CONSEIL ET FORMATION</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>83033089000039</t>
+          <t>75051209700056</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>HOMMES ET SAVOIRS</t>
+          <t>NUEVO ENTREPRISE</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>43292624400109</t>
+          <t>79911122400025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>HORIZON REUNION</t>
+          <t>OASIS FAMILY</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>48120825400021</t>
+          <t>90538303000020</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>I.F.C. DIS GROUPE</t>
+          <t>OGEC STE CATHERINE</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>42372594400064</t>
+          <t>78633676800035</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>ICADEMIE</t>
+          <t>OLYMPIQUE LYONNAIS SECTION FOOT-BALL</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>48908897100077</t>
+          <t>77984556900051</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>ICADEMIE</t>
+          <t>ONE 2 ONE</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>48908897100184</t>
+          <t>45404576600069</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>IDC FORMATION</t>
+          <t>OPUS FORMATION</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>78959188000537</t>
+          <t>47988570900127</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>IDEA IMMO</t>
+          <t>OSENGO</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>83046184400011</t>
+          <t>32396166400162</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>IDEV</t>
+          <t>OSENGO</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>91311071400098</t>
+          <t>32396166400170</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>IDEV</t>
+          <t>OSENGO</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>91311071400015</t>
+          <t>32396166400287</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>IFAPA</t>
+          <t>OUEST FORMATION</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>98451615300017</t>
+          <t>90123418700010</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>IFORMA SUD</t>
+          <t>OXYTALIS</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>91408845500029</t>
+          <t>98305661500013</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>IFP'ALTERNANCE</t>
+          <t>PARCOURSUPFORMA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>88283399900023</t>
+          <t>97806808800027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>IFPA SAS</t>
+          <t>PASSEPORT PREVENTION</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>89121353000019</t>
+          <t>48201278800048</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>IMA BUSINESS SCHOOL</t>
+          <t>PERFORMA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>94965495800030</t>
+          <t>50027240600025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>IMSCOF</t>
+          <t>PIKANGO</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>75235329200036</t>
+          <t>91250819900011</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>IN 3M</t>
+          <t>POLE FORMATION 93</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>91830634100028</t>
+          <t>91003211900026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>INFREP</t>
+          <t>PRESTIGE GESTION</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>32441928201274</t>
+          <t>93242739600019</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>INITIATIVES FORMATION</t>
+          <t>PRISMA FORMATIONS</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>32629834600072</t>
+          <t>39336805500041</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>INNOV FORMATION</t>
+          <t>PRO-FYL</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>93869467600017</t>
+          <t>81897821500023</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>INNOVA CAMPUS</t>
+          <t>PROACTIVE ACADEMY</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>93426869900022</t>
+          <t>80111292100037</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>INNOVAFORMATION</t>
+          <t>PSTM</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>81361018500031</t>
+          <t>88217465900020</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>INNOVATE SKILL</t>
+          <t>QUALITY FORMATION</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>93853118300011</t>
+          <t>88128967200035</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>INNOVATION DEVELOPPEMENT FORMATION</t>
+          <t>RAISON HOME</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>40073444800022</t>
+          <t>42815595600058</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>INSTILL</t>
+          <t>REALCONSEIL</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>90005969200013</t>
+          <t>75290635400010</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE FORMATION DE LA REUNION</t>
+          <t>RETRAVAILLER DANS L OUEST</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>44391763800118</t>
+          <t>37761090200126</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE FORMATION EN ALTERNANCE (IFA) SPORT ET ANIMATION RHONE-ALPES</t>
+          <t>REUNION APPRENTISSAGE</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>40996871600053</t>
+          <t>90454753600014</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE FORMATION PROFESSIONNELLE DES OUTRE-MER</t>
+          <t>S2M FORMATION</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>90446989700022</t>
+          <t>80901576100038</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE GESTION SOCIALE</t>
+          <t>SARL ADREC AUVERGNE</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>31249509600363</t>
+          <t>48051919800026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE MANAGEMENT COMMERCIAL</t>
+          <t>SARL AS</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>48879238300074</t>
+          <t>33986696400051</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES COMPETENCES ET DES METIERS DE DEMAIN</t>
+          <t>SASU DEFI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>91386240500010</t>
+          <t>82911867800020</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES METIERS DE LA FILIERE ANIMALE</t>
+          <t>SASU IROF (INSTITUT REUNIONNAIS D'ORIENTATION ET DE FORMATION)</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>79372515100047</t>
+          <t>80821881200036</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES METIERS NETWORK</t>
+          <t>SBS GROUPE</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>81272495300052</t>
+          <t>90966279300027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES METIERS NETWORK</t>
+          <t>SCHOLIA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>81272495300045</t>
+          <t>91487364100015</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DES METIERS NETWORK</t>
+          <t>SCIC CFA SPORT ANIMATION TOURISME NORMANDIE</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>81272495300029</t>
+          <t>78975652500026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FRANCAIS DE FORMATION PROFESSIONNELLE A&amp;A</t>
+          <t>SELFORME</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>88921246000014</t>
+          <t>53534758700011</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT JULES</t>
+          <t>SIPCA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>94118405300010</t>
+          <t>37910926700078</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT MARTINIQUAIS DE FORMATION PROFESSIONNELLE POUR ADULTES</t>
+          <t>SIPCA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>81142142900028</t>
+          <t>37910926700060</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
+          <t>SKILLS SYNERGY</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>32441928200920</t>
+          <t>81884322900027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
+          <t>SKOOL N'JOB</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>32441928201381</t>
+          <t>95132776600014</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT SPECIALISE EN CONSEIL ET FORMATION (ISCOF)</t>
+          <t>SKOOLEO</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>85020243300031</t>
+          <t>90478875900010</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT SUPERIEUR DE FORMATION</t>
+          <t>SOCIETE REUNIONNAISE FORMATION</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>92995273700021</t>
+          <t>95188832000011</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT SUPERIEUR DE FORMATION ET DE PREPARATION-ISFP</t>
+          <t>SOCRATE CONSEIL &amp; FORMATION</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>90482449700013</t>
+          <t>38311361000059</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT SUPERIEUR DE FORMATION ET DE PREPARATION-ISFP</t>
+          <t>SOLIDARITE ET JALONS POUR LE TRAVAIL</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>90482449700112</t>
+          <t>31839329500528</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>SPORT LEMAN</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>31754202500364</t>
+          <t>52504425100029</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>SPORTSUP</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>31754202500406</t>
+          <t>91102223400015</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>STAND UP FORMATION</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>31754202500422</t>
+          <t>90080708200012</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>START FORMATION</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>31754202500448</t>
+          <t>94976631500012</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t xml:space="preserve">STUDI </t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>31754202500455</t>
+          <t>91114836900018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>INSUP AQUITAINE</t>
+          <t>SUCCESS FORMATION</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>31754202500521</t>
+          <t>97880057100017</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>INTERACTIVE BUSINESS SCHOOL ALTERNANCE</t>
+          <t>SUSANOO</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>91380268200017</t>
+          <t>88313515400028</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>IPMS</t>
+          <t>T.M.K. PERFORMANCES</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>91811142800010</t>
+          <t>49841924100035</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>IRFA BOURGOGNE FRANCHE-COMTE</t>
+          <t>TALIS COMPETENCES &amp; CERTIFICATIONS</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>32820184300161</t>
+          <t>34959731000086</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>TETRANERGY</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>31550339100098</t>
+          <t>34277034400063</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>THE BRIDGE ECOLE ENTREPRISES</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>31550339100239</t>
+          <t>84346098100023</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>THE CODE</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>31550339100346</t>
+          <t>95099684300013</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>THOT LEARNING</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>31550339100403</t>
+          <t>90067089400014</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>UPGRADE FORM</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>31550339100445</t>
+          <t>98328430800027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>IRFA SUD</t>
+          <t>UPYZI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>31550339100460</t>
+          <t>89835392500024</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>IRON BODYFIT ACADEMY</t>
+          <t>VIA FORMATION</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>88926972600010</t>
+          <t>39839792700102</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>ISCOD</t>
+          <t>VIP&amp;CO</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>88877726500107</t>
+          <t>75353047600039</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>ISFOI</t>
+          <t>VISIONNAIRE INSTITUTE</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>90217217000067</t>
+          <t>91870990800043</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>ISIM</t>
+          <t>VITRUVE DEVELOPPEMENTS</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>88846866700017</t>
+          <t>79767307600023</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>ISPN LH</t>
+          <t>VOL GROUPE CONSEILS, FORMATIONS</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>84017027800021</t>
+          <t>84823563600018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>ISTER</t>
+          <t>W E C</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>43207084500065</t>
+          <t>75311164000029</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>J'AI VOTRE SOLUTION</t>
+          <t>WAKE UP SUCCESS</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>90912073500016</t>
+          <t>92060431100026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>JK FORMATIONS</t>
+          <t>WENO FORMATION</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>88407991400021</t>
+          <t>90186017100023</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
-        <is>
-[...3415 lines deleted...]
-      <c r="C577" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>