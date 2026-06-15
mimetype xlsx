--- v0 (2026-03-10)
+++ v1 (2026-06-15)
@@ -2203,787 +2203,787 @@
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>ELOM AMENUDZIE</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>79540223900029</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>ENGLISH-SUR-LOIRE</t>
+          <t>EMECI / EGC / EKOD / CEL</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>91537043100016</t>
+          <t>18720092800088</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>ERMES CONSULTING</t>
+          <t>ENGLISH-SUR-LOIRE</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>53342177200021</t>
+          <t>91537043100016</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>ESAB COM</t>
+          <t>ERMES CONSULTING</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>89956666500019</t>
+          <t>53342177200021</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>EUROPASS ACADEMY STRASBOURG</t>
+          <t>ESAB COM</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>91448785500019</t>
+          <t>89956666500019</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>EXCELLENTIA FORMATION</t>
+          <t>EUROPASS ACADEMY STRASBOURG</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>83171383900023</t>
+          <t>91448785500019</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>EXPRESSION FORMATION</t>
+          <t>EXCELLENTIA FORMATION</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>80371176100038</t>
+          <t>83171383900023</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>EXPRESSION FORMATION</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>80371176100020</t>
+          <t>80371176100038</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>EXXEA</t>
+          <t>EXPRESSION FORMATION</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>81540720000022</t>
+          <t>80371176100020</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>FEEP ENTREPRISES</t>
+          <t>EXXEA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>44000287100026</t>
+          <t>81540720000022</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>FORCORHE LANGUES (FORMATION ET CONSEIL EN LANGUES DES RESSOURCES HUMAINES DE L'ENTREPRISE)</t>
+          <t>FEEP ENTREPRISES</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>31212555200124</t>
+          <t>44000287100026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>FORJECNOR 2000</t>
+          <t>FORCORHE LANGUES (FORMATION ET CONSEIL EN LANGUES DES RESSOURCES HUMAINES DE L'ENTREPRISE)</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>40432236400013</t>
+          <t>31212555200124</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>FORMA 2+</t>
+          <t>FORJECNOR 2000</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>39205023300023</t>
+          <t>40432236400013</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>FORMAPLUS</t>
+          <t>FORMA 2+</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>91251710900019</t>
+          <t>39205023300023</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>FORMASTORE</t>
+          <t>FORMAPLUS</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>91759484800025</t>
+          <t>91251710900019</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>FORMATION &amp; CONSEIL</t>
+          <t>FORMASTORE</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>81163631500053</t>
+          <t>91759484800025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>FORMATIONS &amp; COMPETENCES</t>
+          <t>FORMATION &amp; CONSEIL</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>98310487800019</t>
+          <t>81163631500053</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>FORMAZON</t>
+          <t>FORMATIONS &amp; COMPETENCES</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>90201350700014</t>
+          <t>98310487800019</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>FORMEAD</t>
+          <t>FORMAZON</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>42122879200071</t>
+          <t>90201350700014</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>FORPROF</t>
+          <t>FORMEAD</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>43229319900159</t>
+          <t>42122879200071</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>FOXY'S FORMATION</t>
+          <t>FORPROF</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>79365016900030</t>
+          <t>43229319900159</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>FRANSIZCA OGRENIYORUM</t>
+          <t>FOXY'S FORMATION</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>91261622400024</t>
+          <t>79365016900030</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>GENESE</t>
+          <t>FRANSIZCA OGRENIYORUM</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>39301839500045</t>
+          <t>91261622400024</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>GERESO</t>
+          <t>GENESE</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>31197557700066</t>
+          <t>39301839500045</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>GFORM'VENTE</t>
+          <t>GERESO</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>53019881100016</t>
+          <t>31197557700066</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>GLOBAL LANGUAGES</t>
+          <t>GFORM'VENTE</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>83098994300014</t>
+          <t>53019881100016</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>GRANDS ENSEMBLE</t>
+          <t>GLOBAL LANGUAGES</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>48845896900075</t>
+          <t>83098994300014</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>GRETA 21</t>
+          <t>GRANDS ENSEMBLE</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>19210018800031</t>
+          <t>48845896900075</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>GRETA 58</t>
+          <t>GRETA 21</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>19580050300037</t>
+          <t>19210018800031</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>GRETA 71 SUD BOURGOGNE</t>
+          <t>GRETA 58</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>19710012600022</t>
+          <t>19580050300037</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>GRETA 89</t>
+          <t>GRETA 71 SUD BOURGOGNE</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>19890005200020</t>
+          <t>19710012600022</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>GRETA ALSACE SUD</t>
+          <t>GRETA 89</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>19680010600037</t>
+          <t>19890005200020</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>GRETA DE LA MANCHE</t>
+          <t>GRETA ALSACE SUD</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>19501219000029</t>
+          <t>19680010600037</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>GRETA PORTES NORMANDES</t>
+          <t>GRETA DE LA MANCHE</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>19270016900027</t>
+          <t>19501219000029</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>Gestic Formation</t>
+          <t>GRETA PORTES NORMANDES</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>39299898500056</t>
+          <t>19270016900027</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>HALLEGRA FORMA</t>
+          <t>Gestic Formation</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>90774678800013</t>
+          <t>39299898500056</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>HM CONSULTING</t>
+          <t>HALLEGRA FORMA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>75128664200028</t>
+          <t>90774678800013</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>HOMME EN DEVENIR</t>
+          <t>HM CONSULTING</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>51198006200042</t>
+          <t>75128664200028</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>HUMANIS DEVELOPPEMENT</t>
+          <t>HOMME EN DEVENIR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>41985649700021</t>
+          <t>51198006200042</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>ID FACULTE</t>
+          <t>HUMANIS DEVELOPPEMENT</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>81438826000014</t>
+          <t>41985649700021</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>IDEV</t>
+          <t>ID FACULTE</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>91311071400015</t>
+          <t>81438826000014</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>IFPASE- LES ELYTES</t>
+          <t>IDEV</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>84854173600015</t>
+          <t>91311071400015</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>IKRAM BABA</t>
+          <t>IFPASE- LES ELYTES</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>90920582500013</t>
+          <t>84854173600015</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>IMRANA ASGHAR</t>
+          <t>IKRAM BABA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>85358805100013</t>
+          <t>90920582500013</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>IN&amp;MA/EGC/EKOD/CEL</t>
+          <t>IMRANA ASGHAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>18720092800088</t>
+          <t>85358805100013</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>INFOTICE</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>49899407800042</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>