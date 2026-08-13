--- v1 (2026-06-15)
+++ v2 (2026-08-13)
@@ -2747,51 +2747,51 @@
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>GRETA ALSACE SUD</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>19680010600037</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>GRETA DE LA MANCHE</t>
+          <t>GRETA COTES NORMANDES</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>19501219000029</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>GRETA PORTES NORMANDES</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>19270016900027</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">