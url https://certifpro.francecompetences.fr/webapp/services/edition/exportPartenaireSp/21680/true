--- v0 (2026-04-05)
+++ v1 (2026-05-12)
@@ -219,68 +219,68 @@
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>82409268800145</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>82409268800160</t>
+          <t>82409268800178</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>82409268800178</t>
+          <t>82409268800160</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>AFPA ENTREPRISES</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>82409268800251</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
@@ -780,68 +780,68 @@
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>82422814201452</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>82422814201502</t>
+          <t>82422814200835</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>82422814200835</t>
+          <t>82422814201502</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>82422814200157</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>