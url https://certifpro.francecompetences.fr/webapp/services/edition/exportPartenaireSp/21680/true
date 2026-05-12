--- v1 (2026-05-12)
+++ v2 (2026-05-12)
@@ -780,85 +780,85 @@
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>82422814201452</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>82422814200835</t>
+          <t>82422814200157</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>82422814201502</t>
+          <t>82422814200835</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>82422814200157</t>
+          <t>82422814201502</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>