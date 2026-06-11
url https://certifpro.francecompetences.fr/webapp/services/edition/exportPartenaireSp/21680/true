--- v2 (2026-05-12)
+++ v3 (2026-06-11)
@@ -780,68 +780,68 @@
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>82422814201452</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>82422814200157</t>
+          <t>82422814200835</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>82422814200835</t>
+          <t>82422814200157</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>82422814201502</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>