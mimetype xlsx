--- v3 (2026-06-11)
+++ v4 (2026-08-09)
@@ -440,68 +440,68 @@
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>82422814200306</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>82422814201676</t>
+          <t>82422814201015</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>82422814201015</t>
+          <t>82422814201676</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>82422814201056</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
@@ -780,85 +780,85 @@
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>82422814201452</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>82422814200835</t>
+          <t>82422814201502</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>82422814200157</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>82422814201502</t>
+          <t>82422814200835</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>