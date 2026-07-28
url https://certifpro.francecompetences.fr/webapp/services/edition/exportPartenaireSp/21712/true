--- v0 (2025-12-13)
+++ v1 (2026-07-28)
@@ -1064,90 +1064,90 @@
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>GRETA COEUR 2 LOIRE</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>19450782800045</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>GRETA DE HAUTE CORSE</t>
+          <t>GRETA COTES NORMANDES</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>19202583100020</t>
+          <t>19501219000029</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>GRETA DE L ACADEMIE DE LA MARTINIQUE</t>
+          <t>GRETA DE HAUTE CORSE</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>19972532600045</t>
+          <t>19202583100020</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>GRETA DE LA MANCHE</t>
+          <t>GRETA DE L ACADEMIE DE LA MARTINIQUE</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>19501219000029</t>
+          <t>19972532600045</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>GRETA DU CALVADOS</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>19140014200045</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>