--- v0 (2025-12-13)
+++ v1 (2026-04-29)
@@ -98,189 +98,206 @@
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyFill="true"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyFill="true">
       <alignment wrapText="true" vertical="center" horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C8"/>
+  <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="18.26171875" customWidth="true"/>
     <col min="2" max="2" width="13.5390625" customWidth="true"/>
     <col min="3" max="3" width="18.0390625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="15.0">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Nom de l'organisme</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>SIRET</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Rôle du partenaire</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>ADRENALINDOOR</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>83457456800020</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>ALBI PARACHUTISME</t>
+          <t>ADRENALINDOOR</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>79217378300012</t>
+          <t>83457456800038</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>CHRISTOPHE COLLIN</t>
+          <t>ALBI PARACHUTISME</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>98300525700016</t>
+          <t>79217378300012</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>CPPN</t>
+          <t>CHRISTOPHE COLLIN</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>79946755000015</t>
+          <t>98300525700016</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>INSTEMA</t>
+          <t>CPPN</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>80292056100023</t>
+          <t>79946755000015</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>MENTAL PERFORMANCE</t>
+          <t>INSTEMA</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>44493933400017</t>
+          <t>80292056100023</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
+          <t>MENTAL PERFORMANCE</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>44493933400017</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
           <t>YEP YEP PARACHUTISME</t>
         </is>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>82837877800017</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>