--- v0 (2025-12-13)
+++ v1 (2026-04-05)
@@ -98,51 +98,51 @@
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyFill="true"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyFill="true">
       <alignment wrapText="true" vertical="center" horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C397"/>
+  <dimension ref="A1:C412"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="89.77734375" customWidth="true"/>
     <col min="2" max="2" width="13.54296875" customWidth="true"/>
     <col min="3" max="3" width="35.96875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="15.0">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Nom de l'organisme</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>SIRET</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Rôle du partenaire</t>
         </is>
@@ -469,6431 +469,6686 @@
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>ADE FORMATION</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>53202890900010</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>ADF HAUTE-SAVOIE</t>
+          <t>ADEPROS FORMATIONS</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>34215793000054</t>
+          <t>98308243900016</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>AELES GROUPE</t>
+          <t>ADF HAUTE-SAVOIE</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>53262762700047</t>
+          <t>34215793000054</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>AFC-AXE FORMATION CONSEILS</t>
+          <t>AELES GROUPE</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>81986480200023</t>
+          <t>53262762700047</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>AFT-FC</t>
+          <t>AFC-AXE FORMATION CONSEILS</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>30540504500702</t>
+          <t>81986480200023</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>AFTRAL</t>
+          <t>AFT-FC</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>30540504500017</t>
+          <t>30540504500702</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>AFTRAL</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>30540504500363</t>
+          <t>30540504500017</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>AGENCE DE FORMATION PROFESSIONNELLE CONTINUE</t>
+          <t>AFTRAL</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>90436289400027</t>
+          <t>30540504500363</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>AIN FORMATION TAXI</t>
+          <t>AGENCE DE FORMATION PROFESSIONNELLE CONTINUE</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>53742563900029</t>
+          <t>90436289400027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>AISSAM EL KAF</t>
+          <t>AIN FORMATION TAXI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>82277985600019</t>
+          <t>53742563900029</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>ALEO</t>
+          <t>AISSAM EL KAF</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>50145942400070</t>
+          <t>82277985600019</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>ALEO</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>50145942400021</t>
+          <t>50145942400070</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>ALPHA CONDUITE</t>
+          <t>ALEO</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>79235990300012</t>
+          <t>50145942400021</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>ALSACE SERVICE TRANSPORT</t>
+          <t>ALPHA CONDUITE</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>31742558500047</t>
+          <t>79235990300012</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>ALTIUS</t>
+          <t>ALPHA FORMATION</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>75380600900035</t>
+          <t>94286944700014</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>ANTONY DI TORO</t>
+          <t>ALSACE SERVICE TRANSPORT</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>38192140200040</t>
+          <t>31742558500047</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>ASP BODYGUARD</t>
+          <t>ALTIUS</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>75058009400027</t>
+          <t>75380600900035</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>ASPR FORMATION</t>
+          <t>ANTONY DI TORO</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>89306974000015</t>
+          <t>38192140200040</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>ASPR FORMATIONS</t>
+          <t>ASP BODYGUARD</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>89306974000023</t>
+          <t>75058009400027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>ASS CENTRE REGIONAL AQUITAIN DE FORMATION DE TAXIS</t>
+          <t>ASPR FORMATION</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>44279135600037</t>
+          <t>89306974000015</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>ASS DPT.FORMATION ARTISANS METIERS SERVI</t>
+          <t>ASPR FORMATIONS</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>44957480500015</t>
+          <t>89306974000023</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>ASS FORMATION DANS L'ARTISANAT ARIEGEOIS</t>
+          <t>ASS CENTRE REGIONAL AQUITAIN DE FORMATION DE TAXIS</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>42098143300014</t>
+          <t>44279135600037</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>ASS NORMANDE FORMATION ARTISANAT BATIMEN</t>
+          <t>ASS DPT.FORMATION ARTISANS METIERS SERVI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>33931030200023</t>
+          <t>44957480500015</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>ASS.FEDE.FRANCAISE TAXI DE PROVINCE</t>
+          <t>ASS FORMATION DANS L'ARTISANAT ARIEGEOIS</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>40153397100024</t>
+          <t>42098143300014</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>ASSIST-TAXIS</t>
+          <t>ASS NORMANDE FORMATION ARTISANAT BATIMEN</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>89524552000013</t>
+          <t>33931030200023</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>ASSOC DEPARTEM FORMATION ARTISANAT GERS</t>
+          <t>ASS.FEDE.FRANCAISE TAXI DE PROVINCE</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>35271353100023</t>
+          <t>40153397100024</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>ASSOC GROUPEMENT FORMATION DES TAXIS RHONE- ALPIN</t>
+          <t>ASSIST-TAXIS</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>80262006200025</t>
+          <t>89524552000013</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION FORMATION TAXI DE HAUTE-SAVOIE</t>
+          <t>ASSOC DEPARTEM FORMATION ARTISANAT GERS</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>88062737700018</t>
+          <t>35271353100023</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION PICARDIE FORMATION</t>
+          <t>ASSOC GROUPEMENT FORMATION DES TAXIS RHONE- ALPIN</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>80258060500011</t>
+          <t>80262006200025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION PICARDIE FORMATION</t>
+          <t>ASSOCIATION FORMATION TAXI DE HAUTE-SAVOIE</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>80258060500037</t>
+          <t>88062737700018</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION REGIONALE DE FORMATION DE L'ARTISANAT ET DES METIERS DE MIDI-PYRENEES (A.R.F.A.M. MIDI-PYRENEES)</t>
+          <t>ASSOCIATION PICARDIE FORMATION</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>47797319200032</t>
+          <t>80258060500011</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>AUTO - ECOLE DU GLOBE</t>
+          <t>ASSOCIATION PICARDIE FORMATION</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>48514124600010</t>
+          <t>80258060500037</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>AUTO CLUB LANDES COTE D ARGENT</t>
+          <t>ASSOCIATION REGIONALE DE FORMATION DE L'ARTISANAT ET DES METIERS DE MIDI-PYRENEES (A.R.F.A.M. MIDI-PYRENEES)</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>78209847900036</t>
+          <t>47797319200032</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>AUTO ECOLE CASANOVA</t>
+          <t>AUTO - ECOLE DU GLOBE</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>88976121900019</t>
+          <t>48514124600010</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>AUTO ECOLE DE LA SOURCE</t>
+          <t>AUTO CLUB LANDES COTE D ARGENT</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>91465029600017</t>
+          <t>78209847900036</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>AUTO ECOLE FEU VERT</t>
+          <t>AUTO ECOLE CASANOVA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>52040097900032</t>
+          <t>88976121900019</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>AUTO ECOLE LATIL FORMATIONS</t>
+          <t>AUTO ECOLE DE LA SOURCE</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>88287418300016</t>
+          <t>91465029600017</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>AUTO ECOLE MIKA</t>
+          <t>AUTO ECOLE FEU VERT</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>88105094200013</t>
+          <t>52040097900032</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>AUTO-ECOLE CYRANO</t>
+          <t>AUTO ECOLE LATIL FORMATIONS</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>79043653900023</t>
+          <t>88287418300016</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>AUTO-ECOLE PATRICK</t>
+          <t>AUTO ECOLE MIKA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>84465016800017</t>
+          <t>88105094200013</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>AUTOMOBILE CLUB GARD LOZERE ARDECHE</t>
+          <t>AUTO-ECOLE CYRANO</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>77591370000057</t>
+          <t>79043653900023</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>AVENIR CONSEILS FORMATIONS</t>
+          <t>AUTO-ECOLE PATRICK</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>43488451600031</t>
+          <t>84465016800017</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>AVIVA FORMATION</t>
+          <t>AUTOMOBILE CLUB GARD LOZERE ARDECHE</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>82342813100010</t>
+          <t>77591370000057</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>AZS FORMATION</t>
+          <t>AVENIR CONSEILS FORMATIONS</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>82016444000019</t>
+          <t>43488451600031</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>BAGNOLET BY L'AS</t>
+          <t>AVIVA FORMATION</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>91128896700019</t>
+          <t>82342813100010</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>BARABAN AUTO-ECOLE</t>
+          <t>AZS FORMATION</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>52298653800059</t>
+          <t>82016444000019</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>BCH FORMATION</t>
+          <t>BAGNOLET BY L'AS</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>88498158000027</t>
+          <t>91128896700019</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>BE YO</t>
+          <t>BARABAN AUTO-ECOLE</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>79286840800024</t>
+          <t>52298653800059</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>BENEVENT MARSAC TAXIS</t>
+          <t>BCH FORMATION</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>49070203200023</t>
+          <t>88498158000027</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>BIG FORMA</t>
+          <t>BE YO</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>89147646700024</t>
+          <t>79286840800024</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>BIG FORMA</t>
+          <t>BENEVENT MARSAC TAXIS</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>91849664700010</t>
+          <t>49070203200023</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>BIRD CORPORATION</t>
+          <t>BIG FORMA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>45218243900011</t>
+          <t>89147646700024</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>BKS FORMATION</t>
+          <t>BIG FORMA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>97809949700015</t>
+          <t>91849664700010</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>BOAT ACADEMY</t>
+          <t>BIRD CORPORATION</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>95304587900020</t>
+          <t>45218243900011</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>BOAT ACADEMY</t>
+          <t>BKS FORMATION</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>95304587900012</t>
+          <t>97809949700015</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>BOURGOGNE CENTRE LOIRE FORMATION</t>
+          <t>BOAT ACADEMY</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>79521455000043</t>
+          <t>95304587900020</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>BOURIETTE</t>
+          <t>BOAT ACADEMY</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>87914026700011</t>
+          <t>95304587900012</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>BOUSCAREN</t>
+          <t>BOURGOGNE CENTRE LOIRE FORMATION</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>33163173900017</t>
+          <t>79521455000043</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>BRECHE</t>
+          <t>BOURIETTE</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>45223682100040</t>
+          <t>87914026700011</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>BREIZH TAXI FORMATION</t>
+          <t>BOUSCAREN</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>85218841600022</t>
+          <t>33163173900017</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>BS AUTO ECOLE NOAILLES</t>
+          <t>BRECHE</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>89990929500011</t>
+          <t>45223682100040</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>BVA</t>
+          <t>BREIZH TAXI FORMATION</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>88508876500023</t>
+          <t>85218841600022</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>BVTC ACADEMIE</t>
+          <t>BS AUTO ECOLE NOAILLES</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>81856234000070</t>
+          <t>89990929500011</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>BVTC ACADEMIE</t>
+          <t>BVA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>81856234000088</t>
+          <t>88508876500023</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>BYS FORMATION</t>
+          <t>BVTC ACADEMIE</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>98751238100011</t>
+          <t>81856234000070</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>BYS FORMATION 60</t>
+          <t>BVTC ACADEMIE</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>94206879200012</t>
+          <t>81856234000088</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>C.E.R. FRANCK MEALET</t>
+          <t>BYJOWAY</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>50899880400019</t>
+          <t>81294143300029</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>C.F.C</t>
+          <t>BYS FORMATION</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>82804799300039</t>
+          <t>98751238100011</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>C.F.C.R. 2</t>
+          <t>BYS FORMATION 60</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>75401639200013</t>
+          <t>94206879200012</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>C.F.E. - CENTRE DE FORMATION ET D'EDUCATION</t>
+          <t>C.E.R. FRANCK MEALET</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>89496255400032</t>
+          <t>50899880400019</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>C.F.E. - CENTRE DE FORMATION ET D'EDUCATION</t>
+          <t>C.F.C</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>89496255400016</t>
+          <t>82804799300039</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>C3M FORMATIONS</t>
+          <t>C.F.C.R. 2</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>90972805700029</t>
+          <t>75401639200013</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>C3M FORMATIONS</t>
+          <t>C.F.E. - CENTRE DE FORMATION ET D'EDUCATION</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>90972805700037</t>
+          <t>89496255400032</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>CA CONSULTING</t>
+          <t>C.F.E. - CENTRE DE FORMATION ET D'EDUCATION</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>50497578000025</t>
+          <t>89496255400016</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>CAB FORMATIONS</t>
+          <t>C3M FORMATIONS</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>81129252300164</t>
+          <t>90972805700029</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>CAB FORMATIONS</t>
+          <t>C3M FORMATIONS</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>81129252300107</t>
+          <t>90972805700037</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>CAB FORMATIONS</t>
+          <t>CA CONSULTING</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>81129252300149</t>
+          <t>50497578000025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>CAB FORMATIONS</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>81129252300156</t>
+          <t>81129252300164</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>CAB FORMATIONS</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>81129252300180</t>
+          <t>81129252300107</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS FORMATION</t>
+          <t>CAB FORMATIONS</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>45300359200020</t>
+          <t>81129252300149</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>CATALA FORMATIONS</t>
+          <t>CAB FORMATIONS</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>41148467800031</t>
+          <t>81129252300156</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>CD CONSEILS ET FORMATIONS</t>
+          <t>CAB FORMATIONS</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>81454189200018</t>
+          <t>81129252300180</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>CEFORAS FORMATIONS 2</t>
+          <t>CAMPUS FORMATION</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>82863418800019</t>
+          <t>45300359200020</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>CENT D EDUCA ROUT DE BRETAGNE F.LE PEN</t>
+          <t>CATALA FORMATIONS</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>34296672800046</t>
+          <t>41148467800031</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>CENTER FORMATION</t>
+          <t>CD CONSEILS ET FORMATIONS</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>91021173900016</t>
+          <t>81454189200018</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>CENTRE D'EDUCATION &amp; SECURITE ROUTIERE</t>
+          <t>CEFORAS FORMATIONS 2</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>31227281800054</t>
+          <t>82863418800019</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>CENTRE D'EDUCATION &amp; SECURITE ROUTIERE</t>
+          <t>CENT D EDUCA ROUT DE BRETAGNE F.LE PEN</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>31227281800195</t>
+          <t>34296672800046</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE CONDUITE TEGHUNIAN</t>
+          <t>CENTER FORMATION</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>94984549900019</t>
+          <t>91021173900016</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION AUX METIERS DE L'EDUCATION ROUTIERE</t>
+          <t>CENTRE D'EDUCATION &amp; SECURITE ROUTIERE</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>38812561900063</t>
+          <t>31227281800054</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION AUX METIERS DE L'EDUCATION ROUTIERE</t>
+          <t>CENTRE D'EDUCATION &amp; SECURITE ROUTIERE</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>38812561900030</t>
+          <t>31227281800195</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DENIS LE GACQUE</t>
+          <t>CENTRE DE CONDUITE TEGHUNIAN</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>39234709200026</t>
+          <t>94984549900019</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DES APPRENTIS DE L'URMA</t>
+          <t>CENTRE DE FORMATION AUX METIERS DE L'EDUCATION ROUTIERE</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>18971004900025</t>
+          <t>38812561900063</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DES CONDUCTEURS ROUTIERS DE LA MOSELLE SARL</t>
+          <t>CENTRE DE FORMATION AUX METIERS DE L'EDUCATION ROUTIERE</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>39890939000021</t>
+          <t>38812561900030</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DES TAXIS (C.F.T)</t>
+          <t>CENTRE DE FORMATION DENIS LE GACQUE</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>79870541400018</t>
+          <t>39234709200026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DES TAXIS DE L INDRE</t>
+          <t>CENTRE DE FORMATION DES APPRENTIS DE L'URMA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>52053473600027</t>
+          <t>18971004900025</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DES TAXIS LOTOIS(CFT 46)</t>
+          <t>CENTRE DE FORMATION DES CONDUCTEURS ROUTIERS DE LA MOSELLE SARL</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>51850888200025</t>
+          <t>39890939000021</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION ET DE RECRUTEMENT</t>
+          <t>CENTRE DE FORMATION DES TAXIS (C.F.T)</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>82287485500015</t>
+          <t>79870541400018</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION LAVENT</t>
+          <t>CENTRE DE FORMATION DES TAXIS DE L INDRE</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>90845665000013</t>
+          <t>52053473600027</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION PROFESS DE LA ROUTE</t>
+          <t>CENTRE DE FORMATION DES TAXIS LOTOIS(CFT 46)</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>35098901800014</t>
+          <t>51850888200025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION PROFESSIONNELLE MALUS</t>
+          <t>CENTRE DE FORMATION ET DE RECRUTEMENT</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>39785587500019</t>
+          <t>82287485500015</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION ROUTIERE MARIONNEAU</t>
+          <t>CENTRE DE FORMATION LAVENT</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>31584483700056</t>
+          <t>90845665000013</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION TAXI EUROPEEN</t>
+          <t>CENTRE DE FORMATION PROFESS DE LA ROUTE</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>79758525400031</t>
+          <t>35098901800014</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION TRANSPORT</t>
+          <t>CENTRE DE FORMATION PROFESSIONNELLE MALUS</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>32359078600071</t>
+          <t>39785587500019</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DEPARTEMENTAL DE FORMATION DES TAXIS</t>
+          <t>CENTRE DE FORMATION ROUTIERE MARIONNEAU</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>49344217200034</t>
+          <t>31584483700056</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>CENTRE E FORMATION DES TAXIS 73</t>
+          <t>CENTRE DE FORMATION TAXI EUROPEEN</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>79773212000028</t>
+          <t>79758525400031</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>CENTRE FORMATION TAXI</t>
+          <t>CENTRE DE FORMATION TRANSPORT</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>42222382600021</t>
+          <t>32359078600071</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>CENTRE NATIONAL DE FORMATION EVTC</t>
+          <t>CENTRE DEPARTEMENTAL DE FORMATION DES TAXIS</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>81781828900057</t>
+          <t>49344217200034</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>CENTRE QUALIF.ET DE FORMATION DES TAXIS</t>
+          <t>CENTRE E FORMATION DES TAXIS 73</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>40861613400016</t>
+          <t>79773212000028</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>CENTRE SOLIDAIRE DE GESTION DES TAXIS FORMATION</t>
+          <t>CENTRE FORMATION TAXI</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>53773928600012</t>
+          <t>42222382600021</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>CENTRE TOP FORMATION</t>
+          <t>CENTRE NATIONAL DE FORMATION EVTC</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>94954579200010</t>
+          <t>81781828900057</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>CERTIFICATPROFESSIONNELFRANCAIS.ORG</t>
+          <t>CENTRE QUALIF.ET DE FORMATION DES TAXIS</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>90782573100033</t>
+          <t>40861613400016</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>CFA DE LA PALME</t>
+          <t>CENTRE SOLIDAIRE DE GESTION DES TAXIS FORMATION</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>13002792300221</t>
+          <t>53773928600012</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>CFA HILAIRE DE CHARDONNET</t>
+          <t>CENTRE TOP FORMATION</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>31448072400017</t>
+          <t>94954579200010</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>CFCT 92 IDF</t>
+          <t>CERTIFICATPROFESSIONNELFRANCAIS.ORG</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>84540689100026</t>
+          <t>90782573100033</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>CFCT 92 IDF</t>
+          <t>CFA DE LA PALME</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>84540689100067</t>
+          <t>13002792300221</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>CFIPE</t>
+          <t>CFA HILAIRE DE CHARDONNET</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>49507484100026</t>
+          <t>31448072400017</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>CFP MALUS</t>
+          <t>CFCT 92 IDF</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>39785587500068</t>
+          <t>84540689100026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>CFPET TAXI ECOLE</t>
+          <t>CFCT 92 IDF</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>34157712000049</t>
+          <t>84540689100067</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>CH FORMATION</t>
+          <t>CFIPE</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>90452009500012</t>
+          <t>49507484100026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>CHABAN</t>
+          <t>CFP MALUS</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>81949074900028</t>
+          <t>39785587500068</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS D'ALSACE</t>
+          <t>CFPET TAXI ECOLE</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>18670223900093</t>
+          <t>34157712000049</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L ARTISANAT</t>
+          <t>CH FORMATION</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>18974011100019</t>
+          <t>90452009500012</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L ARTISANAT DE LA REGION OCCITANIE, PYRENEES-MEDITERRANEE</t>
+          <t>CHABAN</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>13002793100018</t>
+          <t>81949074900028</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
+          <t>CHAMBRE DE METIERS D'ALSACE</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>18973973300047</t>
+          <t>18670223900093</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
+          <t>CHAMBRE DE METIERS ET DE L ARTISANAT</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>18972001400019</t>
+          <t>18974011100019</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BOURGOGNE FRANCHE-COMTE</t>
+          <t>CHAMBRE DE METIERS ET DE L ARTISANAT DE LA REGION OCCITANIE, PYRENEES-MEDITERRANEE</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>13002607300010</t>
+          <t>13002793100018</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BRETAGNE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>13002794900010</t>
+          <t>18973973300047</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION CORSE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>13002804600014</t>
+          <t>18972001400019</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION DES PAYS DE LA LOIRE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BOURGOGNE FRANCHE-COMTE</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>13002068800011</t>
+          <t>13002607300010</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION HAUTS-DE-FRANCE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BRETAGNE</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>13002374000439</t>
+          <t>13002794900010</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION ILE-DE-FRANCE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION CORSE</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>13002797200012</t>
+          <t>13002804600014</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION NORMANDIE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION DES PAYS DE LA LOIRE</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>13002799800017</t>
+          <t>13002068800011</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION PROVENCE-ALPES-COTE D'AZUR</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION HAUTS-DE-FRANCE</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>13002087800240</t>
+          <t>13002374000439</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE SYNDICALE DES ARTISANS DU TAXI DE LA VENDEE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION ILE-DE-FRANCE</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>80213698600014</t>
+          <t>13002797200012</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>CHARLY PERFORMANCES</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION NORMANDIE</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>90753982900016</t>
+          <t>13002799800017</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>CHAUFFEURS T3P FORMATIONS</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION PROVENCE-ALPES-COTE D'AZUR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>90792603400014</t>
+          <t>13002087800240</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>CHEVILLY BY L'AS</t>
+          <t>CHAMBRE SYNDICALE DES ARTISANS DU TAXI DE LA VENDEE</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>91237489900017</t>
+          <t>80213698600014</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>CHRIS AUTO ECOLE</t>
+          <t>CHARLY PERFORMANCES</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>80320152400011</t>
+          <t>90753982900016</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>CHRISTIAN LAVENT</t>
+          <t>CHAUFFEURS T3P FORMATIONS</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>31636703600027</t>
+          <t>90792603400014</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>CLF FORMATION</t>
+          <t>CHEVILLY BY L'AS</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>91406387000010</t>
+          <t>91237489900017</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>CMA</t>
+          <t>CHRIS AUTO ECOLE</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>80173918600014</t>
+          <t>80320152400011</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>CMA 29 - ANTENNE QUIMPER</t>
+          <t>CHRISTIAN LAVENT</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>13002794900051</t>
+          <t>31636703600027</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>CMA DE LA CHARENTE</t>
+          <t>CLF FORMATION</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>13002792300031</t>
+          <t>91406387000010</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>CMA DE LA HAUTE MARNE</t>
+          <t>CMA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>13002801200115</t>
+          <t>80173918600014</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>CMA DE LA VIENNE</t>
+          <t>CMA 29 - ANTENNE QUIMPER</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>13002792300346</t>
+          <t>13002794900051</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>CMA DU TARN</t>
+          <t>CMA DE LA CHARENTE</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>13002793100349</t>
+          <t>13002792300031</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>CMAR AUVERGNE-RHONE-ALPES</t>
+          <t>CMA DE LA HAUTE MARNE</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>13002795600015</t>
+          <t>13002801200115</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>CMAR CENTRE VAL-DE LOIRE</t>
+          <t>CMA DE LA VIENNE</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>13002798000015</t>
+          <t>13002792300346</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>CMAR GRAND EST</t>
+          <t>CMA DU TARN</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>13002801200016</t>
+          <t>13002793100349</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>CMAR NOUVELLE AQUITAINE</t>
+          <t>CMAR AUVERGNE-RHONE-ALPES</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>13002792300015</t>
+          <t>13002795600015</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>CMBC</t>
+          <t>CMAR CENTRE VAL-DE LOIRE</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>90934379000012</t>
+          <t>13002798000015</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>CONCEPT FORMATION</t>
+          <t>CMAR GRAND EST</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>89247921300019</t>
+          <t>13002801200016</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>CONFEDERATION NATIONALE DE L'ARTISANAT DES METIERS ET DES SERVICES</t>
+          <t>CMAR NOUVELLE AQUITAINE</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>53289702200010</t>
+          <t>13002792300015</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>COUNTY FRANCE TRAINING</t>
+          <t>CMBC</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>39400768600022</t>
+          <t>90934379000012</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>CP CONSEILS ET FORMATIONS</t>
+          <t>CONFEDERATION NATIONALE DE L'ARTISANAT DES METIERS ET DES SERVICES</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>81492580600014</t>
+          <t>53289702200010</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>CTRE FORMATION TAXIS LOIRE</t>
+          <t>COPILOTE FORMATION</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>74998596600029</t>
+          <t>93225597900019</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>CULTURE CONSULTING</t>
+          <t>COUNTY FRANCE TRAINING</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>50246115500025</t>
+          <t>39400768600022</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>CULTURE CONSULTING</t>
+          <t>CTRE FORMATION TAXIS LOIRE</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>50246115500033</t>
+          <t>74998596600029</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>DDS FORMATION</t>
+          <t>CULTURE CONSULTING</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>89097476900014</t>
+          <t>50246115500025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>DEL'IGO</t>
+          <t>CULTURE CONSULTING</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>82535906000019</t>
+          <t>50246115500033</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>DELEGATION DE LA MAYENNE</t>
+          <t>DDS FORMATION</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>13002068800094</t>
+          <t>89097476900014</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>DELEGATION DE LA SARTHE</t>
+          <t>DEL'IGO</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>13002068800110</t>
+          <t>82535906000019</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>DIGIVODA</t>
+          <t>DELEGATION DE LA MAYENNE</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>48834744400033</t>
+          <t>13002068800094</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>DJAKS ACADEMY</t>
+          <t>DELEGATION DE LA SARTHE</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>95337231500010</t>
+          <t>13002068800110</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>DRIVE CONSEIL</t>
+          <t>DIGIVODA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>90775667000028</t>
+          <t>48834744400033</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>DRIVE INNOV</t>
+          <t>DJAKS ACADEMY</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>80855779700087</t>
+          <t>95337231500010</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>DRIVER FORMATION</t>
+          <t>DJOK PRESTIGE</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>48398503200075</t>
+          <t>90326843100017</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY</t>
+          <t>DRIVE CONSEIL</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>94839540500012</t>
+          <t>90775667000028</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY</t>
+          <t>DRIVE INNOV</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>94856480200023</t>
+          <t>80855779700087</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY</t>
+          <t>DRIVER FORMATION</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>95112889100029</t>
+          <t>48398503200075</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>95085805000020</t>
+          <t>94839540500012</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY BORDEAUX</t>
+          <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>97943591400028</t>
+          <t>94856480200023</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY BORDEAUX</t>
+          <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>98282762800024</t>
+          <t>95112889100029</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY CHAMPS</t>
+          <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>97804471700012</t>
+          <t>95085805000020</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY LYON</t>
+          <t>DROP ACADEMY BORDEAUX</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>97920533300011</t>
+          <t>97943591400028</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY MEAUX</t>
+          <t>DROP ACADEMY BORDEAUX</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>95300452000029</t>
+          <t>98282762800024</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY MELUN</t>
+          <t>DROP ACADEMY CHAMPS</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>97973132000011</t>
+          <t>97804471700012</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY NANTERRE</t>
+          <t>DROP ACADEMY LYON</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>97980382200019</t>
+          <t>97920533300011</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY ORLEANS</t>
+          <t>DROP ACADEMY MEAUX</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>94887669300011</t>
+          <t>95300452000029</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY PARIS</t>
+          <t>DROP ACADEMY MELUN</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>94945113200011</t>
+          <t>97973132000011</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>E.C.E</t>
+          <t>DROP ACADEMY NANTERRE</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>53103542600026</t>
+          <t>97980382200019</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>E.C.E. SARL</t>
+          <t>DROP ACADEMY ORLEANS</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>53103542600018</t>
+          <t>94887669300011</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>E.N.T</t>
+          <t>DROP ACADEMY PARIS</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>88058641700011</t>
+          <t>94945113200011</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>EASY CODE</t>
+          <t>E.C.E</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>83942902400046</t>
+          <t>53103542600026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>EASY CODE</t>
+          <t>E.C.E. SARL</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>83942902400061</t>
+          <t>53103542600018</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>EASY CODE</t>
+          <t>E.N.T</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>83942902400038</t>
+          <t>88058641700011</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>EASY CODE</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>83942902400053</t>
+          <t>83942902400046</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>EASY LEARNING</t>
+          <t>EASY CODE</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>90241679100017</t>
+          <t>83942902400061</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>ECF</t>
+          <t>EASY CODE</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>85344653200014</t>
+          <t>83942902400038</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>ECF CENTRE OUEST ATLANTIQUE</t>
+          <t>EASY CODE</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>39016543900071</t>
+          <t>83942902400053</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>ECF FORMATIONS</t>
+          <t>EASY LEARNING</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>37763939800058</t>
+          <t>90241679100017</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>ECO FORMATION TAXI SECURITE ROUTIERE</t>
+          <t>ECF</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>83312848100011</t>
+          <t>85344653200014</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE DE LA LIBERATION</t>
+          <t>ECF CENTRE OUEST ATLANTIQUE</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>32211900900015</t>
+          <t>39016543900071</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE ET FORMATION TAXIS</t>
+          <t>ECF FORMATIONS</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>51334884700023</t>
+          <t>37763939800058</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE FRANCAISE COOPERATIVE D'EDUCATION ROUTIERE CENTRE ATLANTIQUE- E.C.F. CERCA</t>
+          <t>ECO FORMATION TAXI SECURITE ROUTIERE</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>31237926601221</t>
+          <t>83312848100011</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE GILLES</t>
+          <t>ECOLE DE CONDUITE DE LA LIBERATION</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>38814236600086</t>
+          <t>32211900900015</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE-E.C.F.</t>
+          <t>ECOLE DE CONDUITE ET FORMATION TAXIS</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>42249090400022</t>
+          <t>51334884700023</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE TAXI HOCINE YOUSFI</t>
+          <t>ECOLE DE CONDUITE FRANCAISE COOPERATIVE D'EDUCATION ROUTIERE CENTRE ATLANTIQUE- E.C.F. CERCA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>79472230600014</t>
+          <t>31237926601221</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>ECOLE FRANCAISE DU TAXI</t>
+          <t>ECOLE DE CONDUITE GILLES</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>88249815700016</t>
+          <t>38814236600086</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>ECOLE PREPARATOIRE DES TAXIS PARISIENS</t>
+          <t>ECOLE DE CONDUITE-E.C.F.</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>82799118300035</t>
+          <t>42249090400022</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUP CARRIERES ARTISANAT ET METIER</t>
+          <t>ECOLE DE TAXI HOCINE YOUSFI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>38056665300032</t>
+          <t>79472230600014</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUPERIEURE DU TAXI</t>
+          <t>ECOLE FRANCAISE DU TAXI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>47867615800031</t>
+          <t>88249815700016</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUPERIEURE DU TAXI</t>
+          <t>ECOLE PREPARATOIRE DES TAXIS PARISIENS</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>47867615800015</t>
+          <t>82799118300035</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>ECOLE TAXI ET CONSEILS</t>
+          <t>ECOLE SUP CARRIERES ARTISANAT ET METIER</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>80401106200028</t>
+          <t>38056665300032</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>EDWIGE SOLDO</t>
+          <t>ECOLE SUPERIEURE DU TAXI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>41865323400017</t>
+          <t>47867615800031</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>EFT</t>
+          <t>ECOLE SUPERIEURE DU TAXI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>80515162800023</t>
+          <t>47867615800015</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>EMERICK BERTRAND</t>
+          <t>ECOLE TAXI ET CONSEILS</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>93399955900018</t>
+          <t>80401106200028</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>EMI FORMATION</t>
+          <t>EDWIGE SOLDO</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>82414491900019</t>
+          <t>41865323400017</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>EURO FRANCE FORMATION</t>
+          <t>EFT</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>87952926100023</t>
+          <t>80515162800023</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>EZEE</t>
+          <t>EMERICK BERTRAND</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>84118679400027</t>
+          <t>93399955900018</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>FAUVEL FORMATION</t>
+          <t>EMI FORMATION</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>39084854700159</t>
+          <t>82414491900019</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>FAUVEL FORMATION</t>
+          <t>EURO FRANCE FORMATION</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>39084854700571</t>
+          <t>87952926100023</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>FCT KG</t>
+          <t>EZEE</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>83391256100010</t>
+          <t>84118679400027</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>FDB FORMATION</t>
+          <t>FAUVEL FORMATION</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>88979139800023</t>
+          <t>39084854700159</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>FEDERATION NATIONALE DES TAXIS INDEP.</t>
+          <t>FAUVEL FORMATION</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>39207370600021</t>
+          <t>39084854700571</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>FGM FORMATION</t>
+          <t>FCT KG</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>98043530900011</t>
+          <t>83391256100010</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>FORM' OI</t>
+          <t>FDB FORMATION</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>89330350300013</t>
+          <t>88979139800023</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>FORM'AM</t>
+          <t>FEDERATION NATIONALE DES TAXIS INDEP.</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>97796286900011</t>
+          <t>39207370600021</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>FORMALOGISTICS</t>
+          <t>FGM FORMATION</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>93800705100015</t>
+          <t>98043530900011</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>FORMAPRO</t>
+          <t>FORM' OI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>81839968500028</t>
+          <t>89330350300013</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>FORMAT VTC</t>
+          <t>FORM'ACADEMY</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>85381081000020</t>
+          <t>94115869300015</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>FORMAT VTC</t>
+          <t>FORM'AM</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>85381081000038</t>
+          <t>97796286900011</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>FORMAT VTC</t>
+          <t>FORMACONTINUE</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>85381081000046</t>
+          <t>99217487000012</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>FORMAT VTC</t>
+          <t>FORMALOGISTICS</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>85381081000012</t>
+          <t>93800705100015</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>FORMATION ECAF</t>
+          <t>FORMAPRO</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>81284698800028</t>
+          <t>81839968500028</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>FORMATION NATIONALE DE L'ARTISANAT ET DES TRANSPORTS</t>
+          <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>33069647700075</t>
+          <t>85381081000020</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>FORMATION NATIONALE TAXIS INDEPENDANTS</t>
+          <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>41461755500035</t>
+          <t>85381081000038</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>FORMATION TAXI 06</t>
+          <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>82138164700014</t>
+          <t>85381081000046</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>FORMATION TAXIS PLUS</t>
+          <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>75019309600021</t>
+          <t>85381081000012</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>FORMATION TRANSPORT TAXI 78</t>
+          <t>FORMATION ECAF</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>81219813300025</t>
+          <t>81284698800051</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>FORMATION VTC</t>
+          <t>FORMATION ECAF</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>89482989400027</t>
+          <t>81284698800101</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>FORMATIONS TAXIS ATLANTIQUE</t>
+          <t>FORMATION ECAF</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>79847492000013</t>
+          <t>81284698800028</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>FORMATRANS</t>
+          <t>FORMATION NATIONALE DE L'ARTISANAT ET DES TRANSPORTS</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>80960730200019</t>
+          <t>33069647700075</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>FORMAVAR</t>
+          <t>FORMATION NATIONALE TAXIS INDEPENDANTS</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>41895538100052</t>
+          <t>41461755500035</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>FORMAZOT OCEAN INDIEN</t>
+          <t>FORMATION TAXI 06</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>85265339300011</t>
+          <t>82138164700014</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>FORMULE 3</t>
+          <t>FORMATION TAXIS PLUS</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>37934651300011</t>
+          <t>75019309600021</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>FRANCE CONSEIL ET FORMATIONS</t>
+          <t>FORMATION TRANSPORT TAXI 78</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>90318354900018</t>
+          <t>81219813300025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>FRANCE FORMATION VTV</t>
+          <t>FORMATION VTC</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>98221712700017</t>
+          <t>89482989400027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>G-YOU FRANCE FORMATIONS</t>
+          <t>FORMATIONS TAXIS ATLANTIQUE</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>89275961400019</t>
+          <t>79847492000013</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>GAMMA CONSULTING</t>
+          <t>FORMATRANS</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>83334677800016</t>
+          <t>80960730200019</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>GAMMA CONSULTING</t>
+          <t>FORMAVAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>83334677800024</t>
+          <t>41895538100052</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>GERARD BOURIETTE</t>
+          <t>FORMAZOT OCEAN INDIEN</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>31968606900026</t>
+          <t>85265339300011</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>GLOB'ALL FORMATION</t>
+          <t>FORMULE 3</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>84912477100023</t>
+          <t>37934651300011</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>GLOB'ALL FORMATION</t>
+          <t>FRANCE CONSEIL ET FORMATIONS</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>84912477100031</t>
+          <t>90318354900018</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>GRETA 21</t>
+          <t>FRANCE FORMATION VTV</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>19210018800031</t>
+          <t>98221712700017</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>H24 ACADEMY</t>
+          <t>G-YOU FRANCE FORMATIONS</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>91353126500019</t>
+          <t>89275961400019</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>HORIZON SERVICES PLUS</t>
+          <t>GAMMA CONSULTING</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>98145599100019</t>
+          <t>83334677800016</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>IDEKO FORMATION</t>
+          <t>GAMMA CONSULTING</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>95115795700014</t>
+          <t>83334677800024</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT ASSURFORMATION</t>
+          <t>GERARD BOURIETTE</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>82516103700023</t>
+          <t>31968606900026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE FORMATION PROFESSIONNELLE EN SECURITE</t>
+          <t>GESTION TRANSPORT FORMATION</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>83891422400020</t>
+          <t>92170600800031</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FRANCAIS DE FORMATION DU TAXI</t>
+          <t>GLOB'ALL FORMATION</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>52791091300039</t>
+          <t>84912477100023</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT REGARD PERSAN</t>
+          <t>GLOB'ALL FORMATION</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>50804462500020</t>
+          <t>84912477100031</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>INTEGRALE SECURITE FORMATIONS</t>
+          <t>GLOBE 93 FORMATION</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>84089988400026</t>
+          <t>98119575300018</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>IRFOP PROVENCE</t>
+          <t>GRETA 21</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>44921506000012</t>
+          <t>19210018800031</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>ISC FORMATION</t>
+          <t>H24 ACADEMY</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>81534405600016</t>
+          <t>91353126500019</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>ITS</t>
+          <t>HORIZON SERVICES PLUS</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>44522622800028</t>
+          <t>98145599100019</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>JACKSON LEARNING</t>
+          <t>IDEKO FORMATION</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>98338565900013</t>
+          <t>95115795700014</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>JEAN MICHEL</t>
+          <t>IN 3M</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>19390019800014</t>
+          <t>91830634100028</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>JET ROAD 73</t>
+          <t>INSTITUT ASSURFORMATION</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>80438626600014</t>
+          <t>82516103700023</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>JK FORMATIONS</t>
+          <t>INSTITUT DE FORMATION PROFESSIONNELLE EN SECURITE</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>88407991400021</t>
+          <t>83891422400020</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>JOLI TAXI</t>
+          <t>INSTITUT FRANCAIS DE FORMATION DU TAXI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>50245630400042</t>
+          <t>52791091300039</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>JT2A FORMATION</t>
+          <t>INSTITUT REGARD PERSAN</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>97768888600018</t>
+          <t>50804462500020</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>KEYZ FORMATION</t>
+          <t>INTEGRALE SECURITE FORMATIONS</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>90213687800011</t>
+          <t>84089988400026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>KFORMATION</t>
+          <t>IRFOP PROVENCE</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>50388066800051</t>
+          <t>44921506000012</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>KFORMATION</t>
+          <t>ISC FORMATION</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>92480367900019</t>
+          <t>81534405600016</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>KING ACADEMY</t>
+          <t>ITS</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>85039636700011</t>
+          <t>44522622800028</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>L'AS DES FORMATIONS</t>
+          <t>JACKSON LEARNING</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>91514590800017</t>
+          <t>98338565900013</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>L'AS DES FORMATIONS</t>
+          <t>JEAN MICHEL</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>89025332100016</t>
+          <t>19390019800014</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>L'ECOLE DU TAXI</t>
+          <t>JET ROAD 73</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>54000683000017</t>
+          <t>80438626600014</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>L'ECOLE POUR L'EMPLOI</t>
+          <t>JK FORMATIONS</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>51988535400018</t>
+          <t>88407991400021</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>L'INSTITUT TAXI</t>
+          <t>JOLI TAXI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>95070755400024</t>
+          <t>50245630400042</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>L2R</t>
+          <t>JT2A FORMATION</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>85332185900037</t>
+          <t>97768888600018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>L2R</t>
+          <t>KEYZ FORMATION</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>85332185900029</t>
+          <t>90213687800011</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>LA BONNE FORMATION</t>
+          <t>KFORMATION</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>89460918900028</t>
+          <t>50388066800051</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>LA BONNE FORMATION</t>
+          <t>KFORMATION</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>89460918900036</t>
+          <t>92480367900019</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>LA PIERRE D'ETERNITE</t>
+          <t>KING ACADEMY</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>91124228700017</t>
+          <t>85039636700011</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>LEADER FORMATION</t>
+          <t>L'AS DES FORMATIONS</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>90229452900026</t>
+          <t>91514590800017</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>LINKCAB</t>
+          <t>L'AS DES FORMATIONS</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>82451426900029</t>
+          <t>89025332100016</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>LLERENA ALSACE</t>
+          <t>L'ECOLE DU TAXI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>39381725900129</t>
+          <t>54000683000017</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN MICHEL</t>
+          <t>L'ECOLE POUR L'EMPLOI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>19390019800030</t>
+          <t>51988535400018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>MAG</t>
+          <t>L'INSTITUT TAXI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>81260265400012</t>
+          <t>95070755400024</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>MALUS FORMATION</t>
+          <t>L2R</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>39785587500134</t>
+          <t>85332185900037</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>MATHIEU FORMATION</t>
+          <t>L2R</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>82799311400046</t>
+          <t>85332185900029</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>MAXIVTC</t>
+          <t>LA BONNE FORMATION</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>91853420700025</t>
+          <t>89460918900028</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>MCM ACADEMY</t>
+          <t>LA BONNE FORMATION</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>81121988000077</t>
+          <t>89460918900036</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>MCM ACADEMY</t>
+          <t>LA BONNE VOIE</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>81121988000085</t>
+          <t>94161363000016</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>MDM</t>
+          <t>LA PIERRE D'ETERNITE</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>88760198700027</t>
+          <t>91124228700017</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>MEREL TAXI</t>
+          <t>LEADER FORMATION</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>80048422200024</t>
+          <t>90229452900026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>MFB FORMATIONS</t>
+          <t>LINKCAB</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>97997526500013</t>
+          <t>82451426900029</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>MICHEL GUILLOT FORMATION</t>
+          <t>LLERENA ALSACE</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>52005705000012</t>
+          <t>39381725900129</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>MISTER CONSEILS ET FORMATION</t>
+          <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN MICHEL</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>90520771800016</t>
+          <t>19390019800030</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>MTR FORMATION</t>
+          <t>MAG</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>47935857400024</t>
+          <t>81260265400012</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>NAJIM BOKADDAR</t>
+          <t>MALUS FORMATION</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>48398503200042</t>
+          <t>39785587500134</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>NAYAN FORMATION 93</t>
+          <t>MATHIEU FORMATION</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>90459321700030</t>
+          <t>82799311400046</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>NAYAN FORMATION 93</t>
+          <t>MAXIVTC</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>90459321700022</t>
+          <t>91853420700025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>NEW GO</t>
+          <t>MBT FORMATION</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>90507578400017</t>
+          <t>95189323900016</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>NJ FORMATION</t>
+          <t>MCM ACADEMY</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>89449730400010</t>
+          <t>81121988000077</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>NKA CONSEILS &amp; FORMATION</t>
+          <t>MCM ACADEMY</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>81238899900052</t>
+          <t>81121988000085</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>NOVUS FORMATION</t>
+          <t>MDM</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>89077439100019</t>
+          <t>88760198700027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>NS FORMEIL</t>
+          <t>MEREL TAXI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>90038392800026</t>
+          <t>80048422200024</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>NSKF</t>
+          <t>MFB FORMATIONS</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>89124594600019</t>
+          <t>97997526500013</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>O.C.E.F.</t>
+          <t>MICHEL GUILLOT FORMATION</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>90077638600014</t>
+          <t>52005705000012</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>ODE FORMATION</t>
+          <t>MISTER CONSEILS ET FORMATION</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>51454169700025</t>
+          <t>90520771800016</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>OS FORMATIONS IDF</t>
+          <t>MTR FORMATION</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>93955549600016</t>
+          <t>47935857400024</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>P.F.P</t>
+          <t>NAJIM BOKADDAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>81450224100015</t>
+          <t>48398503200042</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>P.F.P</t>
+          <t>NAYAN FORMATION 93</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>81450224100023</t>
+          <t>90459321700030</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>PCSR FORMATION</t>
+          <t>NAYAN FORMATION 93</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>90935219700018</t>
+          <t>90459321700022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>PERMIS CITY VAIRES</t>
+          <t>NEW GO</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>91934685800013</t>
+          <t>90507578400017</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>PHILIPPE BERTIN</t>
+          <t>NJ FORMATION</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>43351253000042</t>
+          <t>89449730400010</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>PHILIPPE FOUILLEUL FORMATION</t>
+          <t>NKA CONSEILS &amp; FORMATION</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>81074451600016</t>
+          <t>81238899900052</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>PHONIDIA 3.0</t>
+          <t>NOVUS FORMATION</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>49517278500059</t>
+          <t>89077439100019</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>PILOTCITY</t>
+          <t>NS FORMEIL</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>80033904600024</t>
+          <t>90038392800026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>PILOTE FORMATION - SARL OZONE</t>
+          <t>NSKF</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>39097874000053</t>
+          <t>89124594600019</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>PILOTE FORMATION OZONE PLUS</t>
+          <t>O.C.E.F.</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>50814916800017</t>
+          <t>90077638600014</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>PRO FORMATION VTC</t>
+          <t>ODE FORMATION</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>88441738700013</t>
+          <t>51454169700025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>PRODRIVE ACADEMY</t>
+          <t>OFAPS GROUP.</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>92958363100023</t>
+          <t>88066418000010</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>PRODRIVE ACADEMY</t>
+          <t>OS FORMATIONS IDF</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>92958363100015</t>
+          <t>93955549600016</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>PROFILACTIONS</t>
+          <t>OSC FORMA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>91003181400015</t>
+          <t>94998086600014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>PROMOTRANS FORMATION PROFESSIONNELLE CONTINUE</t>
+          <t>P.F.P</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>80863414100044</t>
+          <t>81450224100015</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>PROMOTRANS FORMATION PROFESSIONNELLE CONTINUE</t>
+          <t>P.F.P</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>80863414100176</t>
+          <t>81450224100023</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>PROSECURITE FORMATION</t>
+          <t>PCSR FORMATION</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>82398427300016</t>
+          <t>90935219700018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>RAFA TRAVEL</t>
+          <t>PERMIS CITY VAIRES</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>91202610100010</t>
+          <t>91934685800013</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>RASPAIL FORMATION</t>
+          <t>PHILIPPE BERTIN</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>92182856200022</t>
+          <t>43351253000042</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>RESSOURCES OBJECTIFS COMPETENCES</t>
+          <t>PHILIPPE FOUILLEUL FORMATION</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>91136806600013</t>
+          <t>81074451600016</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>REVOLYS</t>
+          <t>PHONIDIA 3.0</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>83035549100028</t>
+          <t>49517278500059</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>REVOLYS</t>
+          <t>PILOTCITY</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>83035549100044</t>
+          <t>80033904600024</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>REVOLYS</t>
+          <t>PILOTE FORMATION - SARL OZONE</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>83035549100010</t>
+          <t>39097874000053</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>RHODA FORMATIONS</t>
+          <t>PILOTE FORMATION OZONE PLUS</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>82029207600024</t>
+          <t>50814916800017</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>RHODA FORMATIONS</t>
+          <t>PRO FORMATION VTC</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>82029207600040</t>
+          <t>88441738700013</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>SABFA 94 FORMATION</t>
+          <t>PRODRIVE ACADEMY</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>81264205600012</t>
+          <t>92958363100023</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>SANDRA SERVICES PLUS TAXI</t>
+          <t>PRODRIVE ACADEMY</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>45342048100021</t>
+          <t>92958363100015</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>SARAN CONDUITE</t>
+          <t>PROFILACTIONS</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>50148646800025</t>
+          <t>91003181400015</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>SARL LUCAS</t>
+          <t>PROMOTRANS FORMATION PROFESSIONNELLE CONTINUE</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>35067646600062</t>
+          <t>80863414100044</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>SARL LUCAS</t>
+          <t>PROMOTRANS FORMATION PROFESSIONNELLE CONTINUE</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>35067646600070</t>
+          <t>80863414100176</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>SARL NEWS PROJET</t>
+          <t>PROSECURITE FORMATION</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>92132268100013</t>
+          <t>82398427300016</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>SAS EASY ENTREPRISE</t>
+          <t>RAFA TRAVEL</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>75157116700012</t>
+          <t>91202610100010</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>SAS ROGER ROUDAUT</t>
+          <t>RASPAIL FORMATION</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>38124453200010</t>
+          <t>92182856200022</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>SAS ROGER ROUDAUT</t>
+          <t>RESSOURCES OBJECTIFS COMPETENCES</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>38124453200036</t>
+          <t>91136806600013</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>SAS ROGER ROUDAUT</t>
+          <t>REVOLYS</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>38124453200077</t>
+          <t>83035549100028</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>SASU JD EXPLOITATION</t>
+          <t>REVOLYS</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>90003348100012</t>
+          <t>83035549100044</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>SAVI FORMATIONS</t>
+          <t>REVOLYS</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>90761155200015</t>
+          <t>83035549100010</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>SEFOTEL</t>
+          <t>RHODA FORMATIONS</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>89744454300010</t>
+          <t>82029207600024</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>SERVICE FORMATION TAXIS</t>
+          <t>RHODA FORMATIONS</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>85334327500014</t>
+          <t>82029207600040</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>SERVICES PRO</t>
+          <t>RS PRESTIGE</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>82346156100016</t>
+          <t>44216611200031</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>SFP</t>
+          <t>S2M FORMATION</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>92867578400013</t>
+          <t>80901576100038</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>SIGOILLOT FORMATION</t>
+          <t>SABFA 94 FORMATION</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>81344046800045</t>
+          <t>81264205600012</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>SINA FORMATION</t>
+          <t>SANDRA SERVICES PLUS TAXI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>94907460300018</t>
+          <t>45342048100021</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>START FORMA</t>
+          <t>SARAN CONDUITE</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>94846560400015</t>
+          <t>50148646800025</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>START FORMATION</t>
+          <t>SARL LUCAS</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>94976631500012</t>
+          <t>35067646600062</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>STE EXPLOIT AUTO ECOLE BASILE</t>
+          <t>SARL LUCAS</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>33439722100014</t>
+          <t>35067646600070</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>STRAS'COURS</t>
+          <t>SARL NEWS PROJET</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>50466654600024</t>
+          <t>92132268100013</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT COCHERS TAXIS NICE</t>
+          <t>SAS EASY ENTREPRISE</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>78261979500019</t>
+          <t>75157116700012</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT DES ARTISANS TAXI ISERE SUD</t>
+          <t>SAS ROGER ROUDAUT</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>79863225300018</t>
+          <t>38124453200010</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT TAXIMETRES MARSEILLE &amp; PROVENCE</t>
+          <t>SAS ROGER ROUDAUT</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>40986635700018</t>
+          <t>38124453200036</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>T3P FORMATION</t>
+          <t>SAS ROGER ROUDAUT</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>98196721900016</t>
+          <t>38124453200077</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>TAXI ECOLE BBV</t>
+          <t>SASU JD EXPLOITATION</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>34946222600029</t>
+          <t>90003348100012</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>TAXI GALLIENI</t>
+          <t>SAVI FORMATIONS</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>79895916900011</t>
+          <t>90761155200015</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>TAXI LYONNAIS - ACADEMIE LYONNAISE DU TAXI - TAXI</t>
+          <t>SEFOTEL</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>78837690300019</t>
+          <t>89744454300010</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>TAXI PRO LILLE</t>
+          <t>SERVICE FORMATION TAXIS</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>85215287500013</t>
+          <t>85334327500014</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>TAXIS FORMATION 58</t>
+          <t>SERVICES PRO</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>53905962600017</t>
+          <t>82346156100016</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>TAXIS FORMATION 76</t>
+          <t>SFP</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>78872388000027</t>
+          <t>92867578400013</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>THIERRY FREJAVILLE</t>
+          <t>SIGOILLOT FORMATION</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>39446298000035</t>
+          <t>81344046800045</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>TK CONSEILS &amp; FORMATIONS</t>
+          <t>START FORMATION</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>88837389100017</t>
+          <t>94976631500012</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>TOP DRIVE LEARNING</t>
+          <t>STE EXPLOIT AUTO ECOLE BASILE</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>90096880100010</t>
+          <t>33439722100014</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>TRANS'FORMATION</t>
+          <t>STRAS'COURS</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>84451463800015</t>
+          <t>50466654600024</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>TRANS'FORMATION</t>
+          <t>SYNDICAT COCHERS TAXIS NICE</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>84451463800031</t>
+          <t>78261979500019</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>UCF</t>
+          <t>SYNDICAT DES ARTISANS TAXI ISERE SUD</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>85201331700015</t>
+          <t>79863225300018</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>UGA-UNION GROUPEMENTS ARTISANAUX</t>
+          <t>SYNDICAT TAXIMETRES MARSEILLE &amp; PROVENCE</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>77890458100031</t>
+          <t>40986635700018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>UNION DES TAXIS INDEPENDANTS DE FRANCE</t>
+          <t>T3P FORMATION</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>80244328300048</t>
+          <t>98196721900016</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>UNISERVICE FORMATION</t>
+          <t>TAXI ECOLE BBV</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>83329195800019</t>
+          <t>34946222600029</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>UNIVERSITE ETUDES LOISIRS ALPES DU SUD</t>
+          <t>TAXI GALLIENI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>43493609200023</t>
+          <t>79895916900011</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>VTC ET ENTREPRENEURIAT</t>
+          <t>TAXI LYONNAIS - ACADEMIE LYONNAISE DU TAXI - TAXI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>91493551500017</t>
+          <t>78837690300019</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>VTC FORMATION SERVICE</t>
+          <t>TAXI PRO LILLE</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>84243115700036</t>
+          <t>85215287500013</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>VTC-SOLUTIONS</t>
+          <t>TAXIS FORMATION 58</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>79810097000036</t>
+          <t>53905962600017</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>VTCMENTVOTRE</t>
+          <t>TAXIS FORMATION 76</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>33906455200054</t>
+          <t>78872388000027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>YG CONCEPT</t>
+          <t>THIERRY FREJAVILLE</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>88024574100017</t>
+          <t>39446298000035</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
+          <t>TK CONSEILS &amp; FORMATIONS</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>88837389100017</t>
+        </is>
+      </c>
+      <c r="C397" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>TOP DRIVE LEARNING</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>90096880100010</t>
+        </is>
+      </c>
+      <c r="C398" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>TRANS'FORMATION</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>84451463800015</t>
+        </is>
+      </c>
+      <c r="C399" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>TRANS'FORMATION</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>84451463800031</t>
+        </is>
+      </c>
+      <c r="C400" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>UCF</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>85201331700015</t>
+        </is>
+      </c>
+      <c r="C401" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>UGA-UNION GROUPEMENTS ARTISANAUX</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>77890458100031</t>
+        </is>
+      </c>
+      <c r="C402" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>ULTIMATE FORMATION</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>95147822100025</t>
+        </is>
+      </c>
+      <c r="C403" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>UNION DES TAXIS INDEPENDANTS DE FRANCE</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>80244328300048</t>
+        </is>
+      </c>
+      <c r="C404" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>UNISERVICE FORMATION</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>83329195800019</t>
+        </is>
+      </c>
+      <c r="C405" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>UNIVERSITE ETUDES LOISIRS ALPES DU SUD</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>43493609200023</t>
+        </is>
+      </c>
+      <c r="C406" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>VTC ET ENTREPRENEURIAT</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>91493551500017</t>
+        </is>
+      </c>
+      <c r="C407" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>VTC FORMATION SERVICE</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>84243115700036</t>
+        </is>
+      </c>
+      <c r="C408" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>VTC-SOLUTIONS</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>79810097000036</t>
+        </is>
+      </c>
+      <c r="C409" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>VTCMENTVOTRE</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>33906455200054</t>
+        </is>
+      </c>
+      <c r="C410" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>YG CONCEPT</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>88024574100017</t>
+        </is>
+      </c>
+      <c r="C411" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
           <t>Z FORMATION</t>
         </is>
       </c>
-      <c r="B397" s="1" t="inlineStr">
+      <c r="B412" s="1" t="inlineStr">
         <is>
           <t>91154529100021</t>
         </is>
       </c>
-      <c r="C397" s="1" t="inlineStr">
+      <c r="C412" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>