--- v1 (2026-04-05)
+++ v2 (2026-06-03)
@@ -98,51 +98,51 @@
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyFill="true"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyFill="true">
       <alignment wrapText="true" vertical="center" horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C412"/>
+  <dimension ref="A1:C414"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="89.77734375" customWidth="true"/>
     <col min="2" max="2" width="13.54296875" customWidth="true"/>
     <col min="3" max="3" width="35.96875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="15.0">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Nom de l'organisme</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>SIRET</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Rôle du partenaire</t>
         </is>
@@ -2424,4221 +2424,4221 @@
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>CFA HILAIRE DE CHARDONNET</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>31448072400017</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>CFCT 92 IDF</t>
+          <t>CFIPE</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>84540689100026</t>
+          <t>49507484100026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>CFCT 92 IDF</t>
+          <t>CFP MALUS</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>84540689100067</t>
+          <t>39785587500068</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>CFIPE</t>
+          <t>CFPET TAXI ECOLE</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>49507484100026</t>
+          <t>34157712000049</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>CFP MALUS</t>
+          <t>CH FORMATION</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>39785587500068</t>
+          <t>90452009500012</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>CFPET TAXI ECOLE</t>
+          <t>CHABAN</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>34157712000049</t>
+          <t>81949074900028</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>CH FORMATION</t>
+          <t>CHAMBRE DE METIERS D'ALSACE</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>90452009500012</t>
+          <t>18670223900093</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>CHABAN</t>
+          <t>CHAMBRE DE METIERS ET DE L ARTISANAT</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>81949074900028</t>
+          <t>18974011100019</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS D'ALSACE</t>
+          <t>CHAMBRE DE METIERS ET DE L ARTISANAT DE LA REGION OCCITANIE, PYRENEES-MEDITERRANEE</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>18670223900093</t>
+          <t>13002793100018</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L ARTISANAT</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>18974011100019</t>
+          <t>18973973300047</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L ARTISANAT DE LA REGION OCCITANIE, PYRENEES-MEDITERRANEE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>13002793100018</t>
+          <t>18972001400019</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BOURGOGNE FRANCHE-COMTE</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>18973973300047</t>
+          <t>13002607300010</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BRETAGNE</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>18972001400019</t>
+          <t>13002794900010</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BOURGOGNE FRANCHE-COMTE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION CORSE</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>13002607300010</t>
+          <t>13002804600014</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BRETAGNE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION DES PAYS DE LA LOIRE</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>13002794900010</t>
+          <t>13002068800011</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION CORSE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION HAUTS-DE-FRANCE</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>13002804600014</t>
+          <t>13002374000439</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION DES PAYS DE LA LOIRE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION ILE-DE-FRANCE</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>13002068800011</t>
+          <t>13002797200012</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION HAUTS-DE-FRANCE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION NORMANDIE</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>13002374000439</t>
+          <t>13002799800017</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION ILE-DE-FRANCE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION PROVENCE-ALPES-COTE D'AZUR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>13002797200012</t>
+          <t>13002087800240</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION NORMANDIE</t>
+          <t>CHAMBRE SYNDICALE DES ARTISANS DU TAXI DE LA VENDEE</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>13002799800017</t>
+          <t>80213698600014</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION PROVENCE-ALPES-COTE D'AZUR</t>
+          <t>CHARLY PERFORMANCES</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>13002087800240</t>
+          <t>90753982900016</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE SYNDICALE DES ARTISANS DU TAXI DE LA VENDEE</t>
+          <t>CHAUFFEURS T3P FORMATIONS</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>80213698600014</t>
+          <t>90792603400014</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>CHARLY PERFORMANCES</t>
+          <t>CHEVILLY BY L'AS</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>90753982900016</t>
+          <t>91237489900017</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>CHAUFFEURS T3P FORMATIONS</t>
+          <t>CHRIS AUTO ECOLE</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>90792603400014</t>
+          <t>80320152400011</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>CHEVILLY BY L'AS</t>
+          <t>CHRISTIAN LAVENT</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>91237489900017</t>
+          <t>31636703600027</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>CHRIS AUTO ECOLE</t>
+          <t>CLF FORMATION</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>80320152400011</t>
+          <t>91406387000010</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>CHRISTIAN LAVENT</t>
+          <t>CMA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>31636703600027</t>
+          <t>80173918600014</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>CLF FORMATION</t>
+          <t>CMA 29 - ANTENNE QUIMPER</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>91406387000010</t>
+          <t>13002794900051</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>CMA</t>
+          <t>CMA DE LA CHARENTE</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>80173918600014</t>
+          <t>13002792300031</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>CMA 29 - ANTENNE QUIMPER</t>
+          <t>CMA DE LA HAUTE MARNE</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>13002794900051</t>
+          <t>13002801200115</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>CMA DE LA CHARENTE</t>
+          <t>CMA DE LA VIENNE</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>13002792300031</t>
+          <t>13002792300346</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>CMA DE LA HAUTE MARNE</t>
+          <t>CMA DU TARN</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>13002801200115</t>
+          <t>13002793100349</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>CMA DE LA VIENNE</t>
+          <t>CMAR AUVERGNE-RHONE-ALPES</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>13002792300346</t>
+          <t>13002795600015</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>CMA DU TARN</t>
+          <t>CMAR CENTRE VAL-DE LOIRE</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>13002793100349</t>
+          <t>13002798000015</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>CMAR AUVERGNE-RHONE-ALPES</t>
+          <t>CMAR GRAND EST</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>13002795600015</t>
+          <t>13002801200016</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>CMAR CENTRE VAL-DE LOIRE</t>
+          <t>CMAR NOUVELLE AQUITAINE</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>13002798000015</t>
+          <t>13002792300015</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>CMAR GRAND EST</t>
+          <t>CMBC</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>13002801200016</t>
+          <t>90934379000012</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>CMAR NOUVELLE AQUITAINE</t>
+          <t>CONFEDERATION NATIONALE DE L'ARTISANAT DES METIERS ET DES SERVICES</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>13002792300015</t>
+          <t>53289702200010</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>CMBC</t>
+          <t>COPILOTE FORMATION</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>90934379000012</t>
+          <t>93225597900019</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>CONFEDERATION NATIONALE DE L'ARTISANAT DES METIERS ET DES SERVICES</t>
+          <t>COUNTY FRANCE TRAINING</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>53289702200010</t>
+          <t>39400768600022</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>COPILOTE FORMATION</t>
+          <t>CTRE FORMATION TAXIS LOIRE</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>93225597900019</t>
+          <t>74998596600029</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>COUNTY FRANCE TRAINING</t>
+          <t>CULTURE CONSULTING</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>39400768600022</t>
+          <t>50246115500025</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>CTRE FORMATION TAXIS LOIRE</t>
+          <t>CULTURE CONSULTING</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>74998596600029</t>
+          <t>50246115500033</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>CULTURE CONSULTING</t>
+          <t>DDS FORMATION</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>50246115500025</t>
+          <t>89097476900014</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>CULTURE CONSULTING</t>
+          <t>DEL'IGO</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>50246115500033</t>
+          <t>82535906000019</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>DDS FORMATION</t>
+          <t>DELEGATION DE LA MAYENNE</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>89097476900014</t>
+          <t>13002068800094</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>DEL'IGO</t>
+          <t>DELEGATION DE LA SARTHE</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>82535906000019</t>
+          <t>13002068800110</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>DELEGATION DE LA MAYENNE</t>
+          <t>DIGIVODA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>13002068800094</t>
+          <t>48834744400033</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>DELEGATION DE LA SARTHE</t>
+          <t>DJAKS ACADEMY</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>13002068800110</t>
+          <t>95337231500010</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>DIGIVODA</t>
+          <t>DJOK PRESTIGE</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>48834744400033</t>
+          <t>90326843100017</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>DJAKS ACADEMY</t>
+          <t>DRIVE CONSEIL</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>95337231500010</t>
+          <t>90775667000028</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>DJOK PRESTIGE</t>
+          <t>DRIVE INNOV</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>90326843100017</t>
+          <t>80855779700087</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>DRIVE CONSEIL</t>
+          <t>DRIVER FORMATION</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>90775667000028</t>
+          <t>48398503200075</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>DRIVE INNOV</t>
+          <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>80855779700087</t>
+          <t>94839540500012</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>DRIVER FORMATION</t>
+          <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>48398503200075</t>
+          <t>94856480200023</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>94839540500012</t>
+          <t>95112889100029</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>94856480200023</t>
+          <t>95085805000020</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY</t>
+          <t>DROP ACADEMY BORDEAUX</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>95112889100029</t>
+          <t>97943591400028</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY</t>
+          <t>DROP ACADEMY BORDEAUX</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>95085805000020</t>
+          <t>98282762800024</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY BORDEAUX</t>
+          <t>DROP ACADEMY CHAMPS</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>97943591400028</t>
+          <t>97804471700012</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY BORDEAUX</t>
+          <t>DROP ACADEMY LYON</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>98282762800024</t>
+          <t>97920533300011</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY CHAMPS</t>
+          <t>DROP ACADEMY MEAUX</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>97804471700012</t>
+          <t>95300452000029</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY LYON</t>
+          <t>DROP ACADEMY MELUN</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>97920533300011</t>
+          <t>97973132000011</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY MEAUX</t>
+          <t>DROP ACADEMY ORLEANS</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>95300452000029</t>
+          <t>94887669300011</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY MELUN</t>
+          <t>DROP ACADEMY PARIS</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>97973132000011</t>
+          <t>94945113200011</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY NANTERRE</t>
+          <t>E.C.E</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>97980382200019</t>
+          <t>53103542600026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY ORLEANS</t>
+          <t>E.C.E. SARL</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>94887669300011</t>
+          <t>53103542600018</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY PARIS</t>
+          <t>E.N.T</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>94945113200011</t>
+          <t>88058641700011</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>E.C.E</t>
+          <t>EASY CODE</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>53103542600026</t>
+          <t>83942902400046</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>E.C.E. SARL</t>
+          <t>EASY CODE</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>53103542600018</t>
+          <t>83942902400061</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>E.N.T</t>
+          <t>EASY CODE</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>88058641700011</t>
+          <t>83942902400038</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>EASY CODE</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>83942902400046</t>
+          <t>83942902400053</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>EASY CODE</t>
+          <t>EASY LEARNING</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>83942902400061</t>
+          <t>90241679100017</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>EASY CODE</t>
+          <t>ECF</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>83942902400038</t>
+          <t>85344653200014</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>EASY CODE</t>
+          <t>ECF CENTRE OUEST ATLANTIQUE</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>83942902400053</t>
+          <t>39016543900071</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>EASY LEARNING</t>
+          <t>ECF FORMATIONS</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>90241679100017</t>
+          <t>37763939800058</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>ECF</t>
+          <t>ECO FORMATION TAXI SECURITE ROUTIERE</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>85344653200014</t>
+          <t>83312848100011</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>ECF CENTRE OUEST ATLANTIQUE</t>
+          <t>ECOLE DE CONDUITE DE LA LIBERATION</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>39016543900071</t>
+          <t>32211900900015</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>ECF FORMATIONS</t>
+          <t>ECOLE DE CONDUITE ET FORMATION TAXIS</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>37763939800058</t>
+          <t>51334884700023</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>ECO FORMATION TAXI SECURITE ROUTIERE</t>
+          <t>ECOLE DE CONDUITE FRANCAISE COOPERATIVE D'EDUCATION ROUTIERE CENTRE ATLANTIQUE- E.C.F. CERCA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>83312848100011</t>
+          <t>31237926601221</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE DE LA LIBERATION</t>
+          <t>ECOLE DE CONDUITE GILLES</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>32211900900015</t>
+          <t>38814236600086</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE ET FORMATION TAXIS</t>
+          <t>ECOLE DE CONDUITE-E.C.F.</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>51334884700023</t>
+          <t>42249090400022</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE FRANCAISE COOPERATIVE D'EDUCATION ROUTIERE CENTRE ATLANTIQUE- E.C.F. CERCA</t>
+          <t>ECOLE DE TAXI HOCINE YOUSFI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>31237926601221</t>
+          <t>79472230600014</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE GILLES</t>
+          <t>ECOLE FRANCAISE DU TAXI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>38814236600086</t>
+          <t>88249815700016</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE-E.C.F.</t>
+          <t>ECOLE PREPARATOIRE DES TAXIS PARISIENS</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>42249090400022</t>
+          <t>82799118300035</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE TAXI HOCINE YOUSFI</t>
+          <t>ECOLE SUP CARRIERES ARTISANAT ET METIER</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>79472230600014</t>
+          <t>38056665300032</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>ECOLE FRANCAISE DU TAXI</t>
+          <t>ECOLE SUPERIEURE DU TAXI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>88249815700016</t>
+          <t>47867615800031</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>ECOLE PREPARATOIRE DES TAXIS PARISIENS</t>
+          <t>ECOLE SUPERIEURE DU TAXI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>82799118300035</t>
+          <t>47867615800015</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUP CARRIERES ARTISANAT ET METIER</t>
+          <t>ECOLE TAXI ET CONSEILS</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>38056665300032</t>
+          <t>80401106200028</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUPERIEURE DU TAXI</t>
+          <t>EDWIGE SOLDO</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>47867615800031</t>
+          <t>41865323400017</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUPERIEURE DU TAXI</t>
+          <t>EFT</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>47867615800015</t>
+          <t>80515162800023</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>ECOLE TAXI ET CONSEILS</t>
+          <t>EMERICK BERTRAND</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>80401106200028</t>
+          <t>93399955900018</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>EDWIGE SOLDO</t>
+          <t>EMI FORMATION</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>41865323400017</t>
+          <t>82414491900019</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>EFT</t>
+          <t>EURO FRANCE FORMATION</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>80515162800023</t>
+          <t>87952926100023</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>EMERICK BERTRAND</t>
+          <t>EZEE</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>93399955900018</t>
+          <t>84118679400027</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>EMI FORMATION</t>
+          <t>FAUVEL FORMATION</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>82414491900019</t>
+          <t>39084854700159</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>EURO FRANCE FORMATION</t>
+          <t>FAUVEL FORMATION</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>87952926100023</t>
+          <t>39084854700571</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>EZEE</t>
+          <t>FCT KG</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>84118679400027</t>
+          <t>83391256100010</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>FAUVEL FORMATION</t>
+          <t>FDB FORMATION</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>39084854700159</t>
+          <t>88979139800023</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>FAUVEL FORMATION</t>
+          <t>FEDERATION NATIONALE DES TAXIS INDEP.</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>39084854700571</t>
+          <t>39207370600021</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>FCT KG</t>
+          <t>FGM FORMATION</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>83391256100010</t>
+          <t>98043530900011</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>FDB FORMATION</t>
+          <t>FORM' OI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>88979139800023</t>
+          <t>89330350300013</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>FEDERATION NATIONALE DES TAXIS INDEP.</t>
+          <t>FORM'ACADEMY</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>39207370600021</t>
+          <t>94115869300015</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>FGM FORMATION</t>
+          <t>FORM'AM</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>98043530900011</t>
+          <t>97796286900011</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>FORM' OI</t>
+          <t>FORMACONTINUE</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>89330350300013</t>
+          <t>99217487000012</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>FORM'ACADEMY</t>
+          <t>FORMAFUTURE</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>94115869300015</t>
+          <t>93827790200012</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>FORM'AM</t>
+          <t>FORMALOGISTICS</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>97796286900011</t>
+          <t>93800705100015</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>FORMACONTINUE</t>
+          <t>FORMAPRO</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>99217487000012</t>
+          <t>81839968500028</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>FORMALOGISTICS</t>
+          <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>93800705100015</t>
+          <t>85381081000020</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>FORMAPRO</t>
+          <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>81839968500028</t>
+          <t>85381081000038</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>85381081000020</t>
+          <t>85381081000046</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>85381081000038</t>
+          <t>85381081000012</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>FORMAT VTC</t>
+          <t>FORMATION ECAF</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>85381081000046</t>
+          <t>81284698800051</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>FORMAT VTC</t>
+          <t>FORMATION ECAF</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>85381081000012</t>
+          <t>81284698800101</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>FORMATION ECAF</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>81284698800051</t>
+          <t>81284698800028</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>FORMATION ECAF</t>
+          <t>FORMATION NATIONALE DE L'ARTISANAT ET DES TRANSPORTS</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>81284698800101</t>
+          <t>33069647700075</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>FORMATION ECAF</t>
+          <t>FORMATION NATIONALE TAXIS INDEPENDANTS</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>81284698800028</t>
+          <t>41461755500035</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>FORMATION NATIONALE DE L'ARTISANAT ET DES TRANSPORTS</t>
+          <t>FORMATION TAXI 06</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>33069647700075</t>
+          <t>82138164700014</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>FORMATION NATIONALE TAXIS INDEPENDANTS</t>
+          <t>FORMATION TAXIS PLUS</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>41461755500035</t>
+          <t>75019309600021</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>FORMATION TAXI 06</t>
+          <t>FORMATION TRANSPORT TAXI 78</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>82138164700014</t>
+          <t>81219813300025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>FORMATION TAXIS PLUS</t>
+          <t>FORMATION VTC</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>75019309600021</t>
+          <t>89482989400027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>FORMATION TRANSPORT TAXI 78</t>
+          <t>FORMATIONS TAXIS ATLANTIQUE</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>81219813300025</t>
+          <t>79847492000013</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>FORMATION VTC</t>
+          <t>FORMATRANS</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>89482989400027</t>
+          <t>80960730200019</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>FORMATIONS TAXIS ATLANTIQUE</t>
+          <t>FORMAVAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>79847492000013</t>
+          <t>41895538100052</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>FORMATRANS</t>
+          <t>FORMAZOT OCEAN INDIEN</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>80960730200019</t>
+          <t>85265339300011</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>FORMAVAR</t>
+          <t>FORMULE 3</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>41895538100052</t>
+          <t>37934651300011</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>FORMAZOT OCEAN INDIEN</t>
+          <t>FRANCE CONSEIL ET FORMATIONS</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>85265339300011</t>
+          <t>90318354900018</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>FORMULE 3</t>
+          <t>FRANCE FORMATION VTV</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>37934651300011</t>
+          <t>98221712700017</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>FRANCE CONSEIL ET FORMATIONS</t>
+          <t>G-YOU FRANCE FORMATIONS</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>90318354900018</t>
+          <t>89275961400019</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>FRANCE FORMATION VTV</t>
+          <t>GAMMA CONSULTING</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>98221712700017</t>
+          <t>83334677800016</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>G-YOU FRANCE FORMATIONS</t>
+          <t>GAMMA CONSULTING</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>89275961400019</t>
+          <t>83334677800024</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>GAMMA CONSULTING</t>
+          <t>GERARD BOURIETTE</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>83334677800016</t>
+          <t>31968606900026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>GAMMA CONSULTING</t>
+          <t>GESTION TRANSPORT FORMATION</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>83334677800024</t>
+          <t>92170600800031</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>GERARD BOURIETTE</t>
+          <t>GLOB'ALL FORMATION</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>31968606900026</t>
+          <t>84912477100023</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>GESTION TRANSPORT FORMATION</t>
+          <t>GLOB'ALL FORMATION</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>92170600800031</t>
+          <t>84912477100031</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>GLOB'ALL FORMATION</t>
+          <t>GLOBE 93 FORMATION</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>84912477100023</t>
+          <t>98119575300018</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>GLOB'ALL FORMATION</t>
+          <t>GRETA 21</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>84912477100031</t>
+          <t>19210018800031</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>GLOBE 93 FORMATION</t>
+          <t>H24 ACADEMY</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>98119575300018</t>
+          <t>91353126500019</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>GRETA 21</t>
+          <t>HORIZON SERVICES PLUS</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>19210018800031</t>
+          <t>98145599100019</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>H24 ACADEMY</t>
+          <t>IDEKO FORMATION</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>91353126500019</t>
+          <t>95115795700014</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>HORIZON SERVICES PLUS</t>
+          <t>IGK FORMATION</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>98145599100019</t>
+          <t>99435753100023</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>IDEKO FORMATION</t>
+          <t>IN 3M</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>95115795700014</t>
+          <t>91830634100028</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>IN 3M</t>
+          <t>INSTITUT ASSURFORMATION</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>91830634100028</t>
+          <t>82516103700023</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT ASSURFORMATION</t>
+          <t>INSTITUT DE FORMATION PROFESSIONNELLE EN SECURITE</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>82516103700023</t>
+          <t>83891422400020</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE FORMATION PROFESSIONNELLE EN SECURITE</t>
+          <t>INSTITUT FRANCAIS DE FORMATION DU TAXI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>83891422400020</t>
+          <t>52791091300039</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FRANCAIS DE FORMATION DU TAXI</t>
+          <t>INSTITUT REGARD PERSAN</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>52791091300039</t>
+          <t>50804462500020</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT REGARD PERSAN</t>
+          <t>INTEGRALE SECURITE FORMATIONS</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>50804462500020</t>
+          <t>84089988400026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>INTEGRALE SECURITE FORMATIONS</t>
+          <t>IRFOP PROVENCE</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>84089988400026</t>
+          <t>44921506000012</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>IRFOP PROVENCE</t>
+          <t>ISC FORMATION</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>44921506000012</t>
+          <t>81534405600016</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>ISC FORMATION</t>
+          <t>ITS</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>81534405600016</t>
+          <t>44522622800028</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>ITS</t>
+          <t>JACKSON LEARNING</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>44522622800028</t>
+          <t>98338565900013</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>JACKSON LEARNING</t>
+          <t>JEAN MICHEL</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>98338565900013</t>
+          <t>19390019800014</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>JEAN MICHEL</t>
+          <t>JET ROAD 73</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>19390019800014</t>
+          <t>80438626600014</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>JET ROAD 73</t>
+          <t>JK FORMATIONS</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>80438626600014</t>
+          <t>88407991400021</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>JK FORMATIONS</t>
+          <t>JOLI TAXI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>88407991400021</t>
+          <t>50245630400042</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>JOLI TAXI</t>
+          <t>JT2A FORMATION</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>50245630400042</t>
+          <t>97768888600018</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>JT2A FORMATION</t>
+          <t>KEYZ FORMATION</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>97768888600018</t>
+          <t>90213687800011</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>KEYZ FORMATION</t>
+          <t>KFORMATION</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>90213687800011</t>
+          <t>50388066800051</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KFORMATION</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>50388066800051</t>
+          <t>92480367900019</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>KFORMATION</t>
+          <t>KING ACADEMY</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>92480367900019</t>
+          <t>85039636700011</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>KING ACADEMY</t>
+          <t>L'AS DES FORMATIONS</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>85039636700011</t>
+          <t>91514590800017</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>L'AS DES FORMATIONS</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>91514590800017</t>
+          <t>89025332100016</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>L'AS DES FORMATIONS</t>
+          <t>L'ECOLE DU TAXI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>89025332100016</t>
+          <t>54000683000017</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>L'ECOLE DU TAXI</t>
+          <t>L'ECOLE POUR L'EMPLOI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>54000683000017</t>
+          <t>51988535400018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>L'ECOLE POUR L'EMPLOI</t>
+          <t>L'INSTITUT TAXI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>51988535400018</t>
+          <t>95070755400024</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>L'INSTITUT TAXI</t>
+          <t>L2R</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>95070755400024</t>
+          <t>85332185900037</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>L2R</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>85332185900037</t>
+          <t>85332185900029</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>L2R</t>
+          <t>LA BONNE FORMATION</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>85332185900029</t>
+          <t>89460918900028</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>LA BONNE FORMATION</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>89460918900028</t>
+          <t>89460918900036</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>LA BONNE FORMATION</t>
+          <t>LA BONNE VOIE</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>89460918900036</t>
+          <t>94161363000016</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>LA BONNE VOIE</t>
+          <t>LA PIERRE D'ETERNITE</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>94161363000016</t>
+          <t>91124228700017</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>LA PIERRE D'ETERNITE</t>
+          <t>LEADER FORMATION</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>91124228700017</t>
+          <t>90229452900026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>LEADER FORMATION</t>
+          <t>LINKCAB</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>90229452900026</t>
+          <t>82451426900029</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>LINKCAB</t>
+          <t>LLERENA ALSACE</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>82451426900029</t>
+          <t>39381725900129</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>LLERENA ALSACE</t>
+          <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN MICHEL</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>39381725900129</t>
+          <t>19390019800030</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN MICHEL</t>
+          <t>MAG</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>19390019800030</t>
+          <t>81260265400012</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>MAG</t>
+          <t>MALUS FORMATION</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>81260265400012</t>
+          <t>39785587500134</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>MALUS FORMATION</t>
+          <t>MATHIEU FORMATION</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>39785587500134</t>
+          <t>82799311400046</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>MATHIEU FORMATION</t>
+          <t>MAXIVTC</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>82799311400046</t>
+          <t>91853420700025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>MAXIVTC</t>
+          <t>MBT FORMATION</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>91853420700025</t>
+          <t>95189323900016</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>MBT FORMATION</t>
+          <t>MCM ACADEMY</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>95189323900016</t>
+          <t>81121988000077</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MCM ACADEMY</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>81121988000077</t>
+          <t>81121988000085</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>MCM ACADEMY</t>
+          <t>MDM</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>81121988000085</t>
+          <t>88760198700027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>MDM</t>
+          <t>MEREL TAXI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>88760198700027</t>
+          <t>80048422200024</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>MEREL TAXI</t>
+          <t>MFB FORMATIONS</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>80048422200024</t>
+          <t>97997526500013</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>MFB FORMATIONS</t>
+          <t>MICHEL GUILLOT FORMATION</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>97997526500013</t>
+          <t>52005705000012</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>MICHEL GUILLOT FORMATION</t>
+          <t>MISTER CONSEILS ET FORMATION</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>52005705000012</t>
+          <t>90520771800016</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>MISTER CONSEILS ET FORMATION</t>
+          <t>MTR FORMATION</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>90520771800016</t>
+          <t>47935857400024</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>MTR FORMATION</t>
+          <t>NAJIM BOKADDAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>47935857400024</t>
+          <t>48398503200042</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>NAJIM BOKADDAR</t>
+          <t>NAYAN FORMATION 93</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>48398503200042</t>
+          <t>90459321700030</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NAYAN FORMATION 93</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>90459321700030</t>
+          <t>90459321700022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>NAYAN FORMATION 93</t>
+          <t>NEW GO</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>90459321700022</t>
+          <t>90507578400017</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>NEW GO</t>
+          <t>NJ FORMATION</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>90507578400017</t>
+          <t>89449730400010</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>NJ FORMATION</t>
+          <t>NKA CONSEILS &amp; FORMATION</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>89449730400010</t>
+          <t>81238899900052</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>NKA CONSEILS &amp; FORMATION</t>
+          <t>NOVUS FORMATION</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>81238899900052</t>
+          <t>89077439100019</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>NOVUS FORMATION</t>
+          <t>NS FORMEIL</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>89077439100019</t>
+          <t>90038392800026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>NS FORMEIL</t>
+          <t>NSKF</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>90038392800026</t>
+          <t>89124594600019</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>NSKF</t>
+          <t>O.C.E.F.</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>89124594600019</t>
+          <t>90077638600014</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>O.C.E.F.</t>
+          <t>ODE FORMATION</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>90077638600014</t>
+          <t>51454169700025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>ODE FORMATION</t>
+          <t>OFAPS GROUP.</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>51454169700025</t>
+          <t>88066418000010</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>OFAPS GROUP.</t>
+          <t>OS FORMATIONS IDF</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>88066418000010</t>
+          <t>93955549600016</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>OS FORMATIONS IDF</t>
+          <t>OSC FORMA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>93955549600016</t>
+          <t>94998086600014</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>OSC FORMA</t>
+          <t>P.F.P</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>94998086600014</t>
+          <t>81450224100015</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>P.F.P</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>81450224100015</t>
+          <t>81450224100023</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>P.F.P</t>
+          <t>PCSR FORMATION</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>81450224100023</t>
+          <t>90935219700018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>PCSR FORMATION</t>
+          <t>PERMIS CITY VAIRES</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>90935219700018</t>
+          <t>91934685800013</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>PERMIS CITY VAIRES</t>
+          <t>PHILIPPE BERTIN</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>91934685800013</t>
+          <t>43351253000042</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>PHILIPPE BERTIN</t>
+          <t>PHILIPPE FOUILLEUL FORMATION</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>43351253000042</t>
+          <t>81074451600016</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>PHILIPPE FOUILLEUL FORMATION</t>
+          <t>PHONIDIA 3.0</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>81074451600016</t>
+          <t>49517278500059</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>PHONIDIA 3.0</t>
+          <t>PILOTCITY</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>49517278500059</t>
+          <t>80033904600024</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>PILOTCITY</t>
+          <t>PILOTE FORMATION - SARL OZONE</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>80033904600024</t>
+          <t>39097874000053</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>PILOTE FORMATION - SARL OZONE</t>
+          <t>PILOTE FORMATION OZONE PLUS</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>39097874000053</t>
+          <t>50814916800017</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>PILOTE FORMATION OZONE PLUS</t>
+          <t>PRO FORMATION VTC</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>50814916800017</t>
+          <t>88441738700013</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>PRO FORMATION VTC</t>
+          <t>PRODRIVE ACADEMY</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>88441738700013</t>
+          <t>92958363100023</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>PRODRIVE ACADEMY</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>92958363100023</t>
+          <t>92958363100015</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>PRODRIVE ACADEMY</t>
+          <t>PROFILACTIONS</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>92958363100015</t>
+          <t>91003181400015</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>PROFILACTIONS</t>
+          <t>PROMOTRANS FORMATION PROFESSIONNELLE CONTINUE</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>91003181400015</t>
+          <t>80863414100044</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PROMOTRANS FORMATION PROFESSIONNELLE CONTINUE</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>80863414100044</t>
+          <t>80863414100176</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>PROMOTRANS FORMATION PROFESSIONNELLE CONTINUE</t>
+          <t>PROSECURITE FORMATION</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>80863414100176</t>
+          <t>82398427300016</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>PROSECURITE FORMATION</t>
+          <t>RAFA TRAVEL</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>82398427300016</t>
+          <t>91202610100010</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>RAFA TRAVEL</t>
+          <t>RASPAIL FORMATION</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>91202610100010</t>
+          <t>92182856200022</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>RASPAIL FORMATION</t>
+          <t>RESSOURCES OBJECTIFS COMPETENCES</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>92182856200022</t>
+          <t>91136806600013</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>RESSOURCES OBJECTIFS COMPETENCES</t>
+          <t>REVOLYS</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>91136806600013</t>
+          <t>83035549100028</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>REVOLYS</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>83035549100028</t>
+          <t>83035549100044</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>REVOLYS</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>83035549100044</t>
+          <t>83035549100010</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>REVOLYS</t>
+          <t>RHODA FORMATIONS</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>83035549100010</t>
+          <t>82029207600024</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>RHODA FORMATIONS</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>82029207600024</t>
+          <t>82029207600040</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>RHODA FORMATIONS</t>
+          <t>RS PRESTIGE</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>82029207600040</t>
+          <t>44216611200031</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>RS PRESTIGE</t>
+          <t>S2M FORMATION</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>44216611200031</t>
+          <t>80901576100038</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>S2M FORMATION</t>
+          <t>SABFA 94 FORMATION</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>80901576100038</t>
+          <t>81264205600012</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>SABFA 94 FORMATION</t>
+          <t>SANDRA SERVICES PLUS TAXI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>81264205600012</t>
+          <t>45342048100021</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>SANDRA SERVICES PLUS TAXI</t>
+          <t>SARAN CONDUITE</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>45342048100021</t>
+          <t>50148646800025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>SARAN CONDUITE</t>
+          <t>SARL LUCAS</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>50148646800025</t>
+          <t>35067646600062</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SARL LUCAS</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>35067646600062</t>
+          <t>35067646600070</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>SARL LUCAS</t>
+          <t>SARL NEWS PROJET</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>35067646600070</t>
+          <t>92132268100013</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>SARL NEWS PROJET</t>
+          <t>SAS EASY ENTREPRISE</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>92132268100013</t>
+          <t>75157116700012</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>SAS EASY ENTREPRISE</t>
+          <t>SAS ROGER ROUDAUT</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>75157116700012</t>
+          <t>38124453200010</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SAS ROGER ROUDAUT</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>38124453200010</t>
+          <t>38124453200036</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SAS ROGER ROUDAUT</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>38124453200036</t>
+          <t>38124453200077</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>SAS ROGER ROUDAUT</t>
+          <t>SASU JD EXPLOITATION</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>38124453200077</t>
+          <t>90003348100012</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>SASU JD EXPLOITATION</t>
+          <t>SAVI FORMATIONS</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>90003348100012</t>
+          <t>90761155200015</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>SAVI FORMATIONS</t>
+          <t>SEFOTEL</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>90761155200015</t>
+          <t>89744454300010</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>SEFOTEL</t>
+          <t>SERVICE FORMATION TAXIS</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>89744454300010</t>
+          <t>85334327500014</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>SERVICE FORMATION TAXIS</t>
+          <t>SERVICES PRO</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>85334327500014</t>
+          <t>82346156100016</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>SERVICES PRO</t>
+          <t>SFP</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>82346156100016</t>
+          <t>92867578400013</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>SFP</t>
+          <t>SIGOILLOT FORMATION</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>92867578400013</t>
+          <t>81344046800045</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>SIGOILLOT FORMATION</t>
+          <t>SP SERVICES PRO.</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>81344046800045</t>
+          <t>92268159800020</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>START FORMATION</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>94976631500012</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
@@ -6657,498 +6657,532 @@
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>STRAS'COURS</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>50466654600024</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT COCHERS TAXIS NICE</t>
+          <t>STREEET FORMATIONS</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>78261979500019</t>
+          <t>98272826300012</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT DES ARTISANS TAXI ISERE SUD</t>
+          <t>SYNDICAT COCHERS TAXIS NICE</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>79863225300018</t>
+          <t>78261979500019</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT TAXIMETRES MARSEILLE &amp; PROVENCE</t>
+          <t>SYNDICAT DES ARTISANS TAXI ISERE SUD</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>40986635700018</t>
+          <t>79863225300018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>T3P FORMATION</t>
+          <t>SYNDICAT TAXIMETRES MARSEILLE &amp; PROVENCE</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>98196721900016</t>
+          <t>40986635700018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>TAXI ECOLE BBV</t>
+          <t>T3P FORMATION</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>34946222600029</t>
+          <t>98196721900016</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>TAXI GALLIENI</t>
+          <t>TAXI ECOLE BBV</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>79895916900011</t>
+          <t>34946222600029</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>TAXI LYONNAIS - ACADEMIE LYONNAISE DU TAXI - TAXI</t>
+          <t>TAXI GALLIENI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>78837690300019</t>
+          <t>79895916900011</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>TAXI PRO LILLE</t>
+          <t>TAXI LYONNAIS - ACADEMIE LYONNAISE DU TAXI - TAXI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>85215287500013</t>
+          <t>78837690300019</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>TAXIS FORMATION 58</t>
+          <t>TAXI PRO LILLE</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>53905962600017</t>
+          <t>85215287500013</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>TAXIS FORMATION 76</t>
+          <t>TAXIS FORMATION 58</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>78872388000027</t>
+          <t>53905962600017</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>THIERRY FREJAVILLE</t>
+          <t>TAXIS FORMATION 76</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>39446298000035</t>
+          <t>78872388000027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>TK CONSEILS &amp; FORMATIONS</t>
+          <t>THIERRY FREJAVILLE</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>88837389100017</t>
+          <t>39446298000035</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>TOP DRIVE LEARNING</t>
+          <t>TK CONSEILS &amp; FORMATIONS</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>90096880100010</t>
+          <t>88837389100017</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>TRANS'FORMATION</t>
+          <t>TOP DRIVE LEARNING</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>84451463800015</t>
+          <t>90096880100010</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>TRANS'FORMATION</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>84451463800031</t>
+          <t>84451463800015</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>UCF</t>
+          <t>TRANS'FORMATION</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>85201331700015</t>
+          <t>84451463800031</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>UGA-UNION GROUPEMENTS ARTISANAUX</t>
+          <t>UCF</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>77890458100031</t>
+          <t>85201331700015</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>ULTIMATE FORMATION</t>
+          <t>UGA-UNION GROUPEMENTS ARTISANAUX</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>95147822100025</t>
+          <t>77890458100031</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>UNION DES TAXIS INDEPENDANTS DE FRANCE</t>
+          <t>ULTIMATE FORMATION</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>80244328300048</t>
+          <t>95147822100025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>UNISERVICE FORMATION</t>
+          <t>UNION DES TAXIS INDEPENDANTS DE FRANCE</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>83329195800019</t>
+          <t>80244328300048</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>UNIVERSITE ETUDES LOISIRS ALPES DU SUD</t>
+          <t>UNISERVICE FORMATION</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>43493609200023</t>
+          <t>83329195800019</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>VTC ET ENTREPRENEURIAT</t>
+          <t>UNIVERSITE ETUDES LOISIRS ALPES DU SUD</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>91493551500017</t>
+          <t>43493609200023</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>VTC FORMATION SERVICE</t>
+          <t>VTC ET ENTREPRENEURIAT</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>84243115700036</t>
+          <t>91493551500017</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>VTC-SOLUTIONS</t>
+          <t>VTC FORMATION SERVICE</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>79810097000036</t>
+          <t>84243115700036</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>VTCMENTVOTRE</t>
+          <t>VTC-SOLUTIONS</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>33906455200054</t>
+          <t>79810097000036</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>YG CONCEPT</t>
+          <t>VTCMENTVOTRE</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>88024574100017</t>
+          <t>33906455200054</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
+          <t>WENO FORMATION</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>90186017100023</t>
+        </is>
+      </c>
+      <c r="C412" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>YG CONCEPT</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>88024574100017</t>
+        </is>
+      </c>
+      <c r="C413" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
           <t>Z FORMATION</t>
         </is>
       </c>
-      <c r="B412" s="1" t="inlineStr">
+      <c r="B414" s="1" t="inlineStr">
         <is>
           <t>91154529100021</t>
         </is>
       </c>
-      <c r="C412" s="1" t="inlineStr">
+      <c r="C414" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>