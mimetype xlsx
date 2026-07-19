--- v2 (2026-06-03)
+++ v3 (2026-07-19)
@@ -98,51 +98,51 @@
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyFill="true"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyFill="true">
       <alignment wrapText="true" vertical="center" horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C414"/>
+  <dimension ref="A1:C422"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="89.77734375" customWidth="true"/>
     <col min="2" max="2" width="13.54296875" customWidth="true"/>
     <col min="3" max="3" width="35.96875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="15.0">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Nom de l'organisme</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>SIRET</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Rôle du partenaire</t>
         </is>
@@ -367,6822 +367,6958 @@
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>AB-CABS</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>81846154300022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>ABRASO CONSEIL ET FORMATION</t>
+          <t>ABC FORMATIONS</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>90198565500025</t>
+          <t>99219583400013</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>ACADEMIE BASCO LANDAISE DU TAXI</t>
+          <t>ABRASO CONSEIL ET FORMATION</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>53808385800018</t>
+          <t>90198565500025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>ACADEMIE FORMATIONS T3P</t>
+          <t>ACADEMIE BASCO LANDAISE DU TAXI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>87812174800015</t>
+          <t>53808385800018</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>ACADEMIE FORMATIONS T3P</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>87812174800023</t>
+          <t>87812174800015</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>ACTION FORMATION JN</t>
+          <t>ACADEMIE FORMATIONS T3P</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>81900614900010</t>
+          <t>87812174800023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>ADE FORMATION</t>
+          <t>ACTION FORMATION JN</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>53202890900010</t>
+          <t>81900614900010</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>ADEPROS FORMATIONS</t>
+          <t>ADE FORMATION</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>98308243900016</t>
+          <t>53202890900010</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>ADF HAUTE-SAVOIE</t>
+          <t>ADEPROS FORMATIONS</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>34215793000054</t>
+          <t>98308243900016</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>AELES GROUPE</t>
+          <t>ADF HAUTE-SAVOIE</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>53262762700047</t>
+          <t>34215793000054</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>AFC-AXE FORMATION CONSEILS</t>
+          <t>AELES GROUPE</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>81986480200023</t>
+          <t>53262762700047</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>AFT-FC</t>
+          <t>AFC-AXE FORMATION CONSEILS</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>30540504500702</t>
+          <t>81986480200023</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>AFTRAL</t>
+          <t>AFT-FC</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>30540504500017</t>
+          <t>30540504500702</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>AFTRAL</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>30540504500363</t>
+          <t>30540504500017</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>AGENCE DE FORMATION PROFESSIONNELLE CONTINUE</t>
+          <t>AFTRAL</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>90436289400027</t>
+          <t>30540504500363</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>AIN FORMATION TAXI</t>
+          <t>AGENCE DE FORMATION PROFESSIONNELLE CONTINUE</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>53742563900029</t>
+          <t>90436289400027</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>AISSAM EL KAF</t>
+          <t>AIN FORMATION TAXI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>82277985600019</t>
+          <t>53742563900029</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>ALEO</t>
+          <t>AISSAM EL KAF</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>50145942400070</t>
+          <t>82277985600019</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>ALEO</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>50145942400021</t>
+          <t>50145942400070</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>ALPHA CONDUITE</t>
+          <t>ALEO</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>79235990300012</t>
+          <t>50145942400021</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>ALPHA FORMATION</t>
+          <t>ALPHA CONDUITE</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>94286944700014</t>
+          <t>79235990300012</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>ALSACE SERVICE TRANSPORT</t>
+          <t>ALPHA FORMATION</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>31742558500047</t>
+          <t>94286944700014</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>ALTIUS</t>
+          <t>ALSACE SERVICE TRANSPORT</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>75380600900035</t>
+          <t>31742558500047</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>ANTONY DI TORO</t>
+          <t>ALTIUS</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>38192140200040</t>
+          <t>75380600900035</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>ASP BODYGUARD</t>
+          <t>ANTONY DI TORO</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>75058009400027</t>
+          <t>38192140200040</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>ASPR FORMATION</t>
+          <t>ASP BODYGUARD</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>89306974000015</t>
+          <t>75058009400027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>ASPR FORMATIONS</t>
+          <t>ASPR FORMATION</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>89306974000023</t>
+          <t>89306974000015</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>ASS CENTRE REGIONAL AQUITAIN DE FORMATION DE TAXIS</t>
+          <t>ASPR FORMATIONS</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>44279135600037</t>
+          <t>89306974000023</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>ASS DPT.FORMATION ARTISANS METIERS SERVI</t>
+          <t>ASS CENTRE REGIONAL AQUITAIN DE FORMATION DE TAXIS</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>44957480500015</t>
+          <t>44279135600037</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>ASS FORMATION DANS L'ARTISANAT ARIEGEOIS</t>
+          <t>ASS DPT.FORMATION ARTISANS METIERS SERVI</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>42098143300014</t>
+          <t>44957480500015</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>ASS NORMANDE FORMATION ARTISANAT BATIMEN</t>
+          <t>ASS FORMATION DANS L'ARTISANAT ARIEGEOIS</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>33931030200023</t>
+          <t>42098143300014</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>ASS.FEDE.FRANCAISE TAXI DE PROVINCE</t>
+          <t>ASS NORMANDE FORMATION ARTISANAT BATIMEN</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>40153397100024</t>
+          <t>33931030200023</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>ASSIST-TAXIS</t>
+          <t>ASS.FEDE.FRANCAISE TAXI DE PROVINCE</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>89524552000013</t>
+          <t>40153397100024</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>ASSOC DEPARTEM FORMATION ARTISANAT GERS</t>
+          <t>ASSIST-TAXIS</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>35271353100023</t>
+          <t>89524552000013</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>ASSOC GROUPEMENT FORMATION DES TAXIS RHONE- ALPIN</t>
+          <t>ASSOC DEPARTEM FORMATION ARTISANAT GERS</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>80262006200025</t>
+          <t>35271353100023</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION FORMATION TAXI DE HAUTE-SAVOIE</t>
+          <t>ASSOC GROUPEMENT FORMATION DES TAXIS RHONE- ALPIN</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>88062737700018</t>
+          <t>80262006200025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION PICARDIE FORMATION</t>
+          <t>ASSOCIATION FORMATION TAXI DE HAUTE-SAVOIE</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>80258060500011</t>
+          <t>88062737700018</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>ASSOCIATION PICARDIE FORMATION</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>80258060500037</t>
+          <t>80258060500011</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>ASSOCIATION REGIONALE DE FORMATION DE L'ARTISANAT ET DES METIERS DE MIDI-PYRENEES (A.R.F.A.M. MIDI-PYRENEES)</t>
+          <t>ASSOCIATION PICARDIE FORMATION</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>47797319200032</t>
+          <t>80258060500037</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>AUTO - ECOLE DU GLOBE</t>
+          <t>ASSOCIATION REGIONALE DE FORMATION DE L'ARTISANAT ET DES METIERS DE MIDI-PYRENEES (A.R.F.A.M. MIDI-PYRENEES)</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>48514124600010</t>
+          <t>47797319200032</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>AUTO CLUB LANDES COTE D ARGENT</t>
+          <t>AUTO - ECOLE DU GLOBE</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>78209847900036</t>
+          <t>48514124600010</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>AUTO ECOLE CASANOVA</t>
+          <t>AUTO CLUB LANDES COTE D ARGENT</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>88976121900019</t>
+          <t>78209847900036</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>AUTO ECOLE DE LA SOURCE</t>
+          <t>AUTO ECOLE CASANOVA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>91465029600017</t>
+          <t>88976121900019</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>AUTO ECOLE FEU VERT</t>
+          <t>AUTO ECOLE DE LA SOURCE</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>52040097900032</t>
+          <t>91465029600017</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>AUTO ECOLE LATIL FORMATIONS</t>
+          <t>AUTO ECOLE FEU VERT</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>88287418300016</t>
+          <t>52040097900032</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>AUTO ECOLE MIKA</t>
+          <t>AUTO ECOLE LATIL FORMATIONS</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>88105094200013</t>
+          <t>88287418300016</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>AUTO-ECOLE CYRANO</t>
+          <t>AUTO ECOLE MIKA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>79043653900023</t>
+          <t>88105094200013</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>AUTO-ECOLE PATRICK</t>
+          <t>AUTO-ECOLE CYRANO</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>84465016800017</t>
+          <t>79043653900023</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>AUTOMOBILE CLUB GARD LOZERE ARDECHE</t>
+          <t>AUTO-ECOLE PATRICK</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>77591370000057</t>
+          <t>84465016800017</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>AVENIR CONSEILS FORMATIONS</t>
+          <t>AUTOMOBILE CLUB GARD LOZERE ARDECHE</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>43488451600031</t>
+          <t>77591370000057</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>AVIVA FORMATION</t>
+          <t>AVENIR CONSEILS FORMATIONS</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>82342813100010</t>
+          <t>43488451600031</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>AZS FORMATION</t>
+          <t>AVIVA FORMATION</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>82016444000019</t>
+          <t>82342813100010</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>BAGNOLET BY L'AS</t>
+          <t>AZS FORMATION</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>91128896700019</t>
+          <t>82016444000019</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>BARABAN AUTO-ECOLE</t>
+          <t>BAGNOLET BY L'AS</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>52298653800059</t>
+          <t>91128896700019</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>BCH FORMATION</t>
+          <t>BARABAN AUTO-ECOLE</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>88498158000027</t>
+          <t>52298653800059</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>BE YO</t>
+          <t>BCH FORMATION</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>79286840800024</t>
+          <t>88498158000027</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>BENEVENT MARSAC TAXIS</t>
+          <t>BE YO</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>49070203200023</t>
+          <t>79286840800024</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>BIG FORMA</t>
+          <t>BENEVENT MARSAC TAXIS</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>89147646700024</t>
+          <t>49070203200023</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>BIG FORMA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>91849664700010</t>
+          <t>89147646700024</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>BIRD CORPORATION</t>
+          <t>BIG FORMA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>45218243900011</t>
+          <t>91849664700010</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>BKS FORMATION</t>
+          <t>BIRD CORPORATION</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>97809949700015</t>
+          <t>45218243900011</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>BOAT ACADEMY</t>
+          <t>BKS FORMATION</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>95304587900020</t>
+          <t>97809949700015</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>BOAT ACADEMY</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>95304587900012</t>
+          <t>95304587900020</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>BOURGOGNE CENTRE LOIRE FORMATION</t>
+          <t>BOAT ACADEMY</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>79521455000043</t>
+          <t>95304587900012</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>BOURIETTE</t>
+          <t>BOURGOGNE CENTRE LOIRE FORMATION</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>87914026700011</t>
+          <t>79521455000043</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>BOUSCAREN</t>
+          <t>BOURIETTE</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>33163173900017</t>
+          <t>87914026700011</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>BRECHE</t>
+          <t>BOUSCAREN</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>45223682100040</t>
+          <t>33163173900017</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>BREIZH TAXI FORMATION</t>
+          <t>BRECHE</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>85218841600022</t>
+          <t>45223682100040</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>BS AUTO ECOLE NOAILLES</t>
+          <t>BREIZH TAXI FORMATION</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>89990929500011</t>
+          <t>85218841600022</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>BVA</t>
+          <t>BS AUTO ECOLE NOAILLES</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>88508876500023</t>
+          <t>89990929500011</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>BVTC ACADEMIE</t>
+          <t>BVA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>81856234000070</t>
+          <t>88508876500023</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>BVTC ACADEMIE</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>81856234000088</t>
+          <t>81856234000070</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>BYJOWAY</t>
+          <t>BVTC ACADEMIE</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>81294143300029</t>
+          <t>81856234000088</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>BYS FORMATION</t>
+          <t>BYJOWAY</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>98751238100011</t>
+          <t>81294143300029</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>BYS FORMATION 60</t>
+          <t>BYS FORMATION</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>94206879200012</t>
+          <t>98751238100011</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>C.E.R. FRANCK MEALET</t>
+          <t>BYS FORMATION 60</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>50899880400019</t>
+          <t>94206879200012</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>C.F.C</t>
+          <t>C.E.R. FRANCK MEALET</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>82804799300039</t>
+          <t>50899880400019</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>C.F.C.R. 2</t>
+          <t>C.F.C</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>75401639200013</t>
+          <t>82804799300039</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>C.F.E. - CENTRE DE FORMATION ET D'EDUCATION</t>
+          <t>C.F.C.R. 2</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>89496255400032</t>
+          <t>75401639200013</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>C.F.E. - CENTRE DE FORMATION ET D'EDUCATION</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>89496255400016</t>
+          <t>89496255400032</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>C3M FORMATIONS</t>
+          <t>C.F.E. - CENTRE DE FORMATION ET D'EDUCATION</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>90972805700029</t>
+          <t>89496255400016</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>C3M FORMATIONS</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>90972805700037</t>
+          <t>90972805700029</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>CA CONSULTING</t>
+          <t>C3M FORMATIONS</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>50497578000025</t>
+          <t>90972805700037</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>CAB FORMATIONS</t>
+          <t>CA CONSULTING</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>81129252300164</t>
+          <t>50497578000025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>CAB FORMATIONS</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>81129252300107</t>
+          <t>81129252300164</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>CAB FORMATIONS</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>81129252300149</t>
+          <t>81129252300107</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>CAB FORMATIONS</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>81129252300156</t>
+          <t>81129252300149</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>CAB FORMATIONS</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>81129252300180</t>
+          <t>81129252300156</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>CAMPUS FORMATION</t>
+          <t>CAB FORMATIONS</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>45300359200020</t>
+          <t>81129252300180</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>CATALA FORMATIONS</t>
+          <t>CAMPUS FORMATION</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>41148467800031</t>
+          <t>45300359200020</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>CD CONSEILS ET FORMATIONS</t>
+          <t>CATALA FORMATIONS</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>81454189200018</t>
+          <t>41148467800031</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>CEFORAS FORMATIONS 2</t>
+          <t>CD CONSEILS ET FORMATIONS</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>82863418800019</t>
+          <t>81454189200018</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>CENT D EDUCA ROUT DE BRETAGNE F.LE PEN</t>
+          <t>CEE FORMATION</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>34296672800046</t>
+          <t>88843389300011</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>CENTER FORMATION</t>
+          <t>CEFORAS FORMATIONS 2</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>91021173900016</t>
+          <t>82863418800019</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>CENTRE D'EDUCATION &amp; SECURITE ROUTIERE</t>
+          <t>CENT D EDUCA ROUT DE BRETAGNE F.LE PEN</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>31227281800054</t>
+          <t>34296672800046</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>CENTRE D'EDUCATION &amp; SECURITE ROUTIERE</t>
+          <t>CENTER FORMATION</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>31227281800195</t>
+          <t>91021173900016</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE CONDUITE TEGHUNIAN</t>
+          <t>CENTRE D'EDUCATION &amp; SECURITE ROUTIERE</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>94984549900019</t>
+          <t>31227281800054</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION AUX METIERS DE L'EDUCATION ROUTIERE</t>
+          <t>CENTRE D'EDUCATION &amp; SECURITE ROUTIERE</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>38812561900063</t>
+          <t>31227281800195</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION AUX METIERS DE L'EDUCATION ROUTIERE</t>
+          <t>CENTRE DE CONDUITE TEGHUNIAN</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>38812561900030</t>
+          <t>94984549900019</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DENIS LE GACQUE</t>
+          <t>CENTRE DE FORMATION AUX METIERS DE L'EDUCATION ROUTIERE</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>39234709200026</t>
+          <t>38812561900063</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DES APPRENTIS DE L'URMA</t>
+          <t>CENTRE DE FORMATION AUX METIERS DE L'EDUCATION ROUTIERE</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>18971004900025</t>
+          <t>38812561900030</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DES CONDUCTEURS ROUTIERS DE LA MOSELLE SARL</t>
+          <t>CENTRE DE FORMATION DENIS LE GACQUE</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>39890939000021</t>
+          <t>39234709200026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DES TAXIS (C.F.T)</t>
+          <t>CENTRE DE FORMATION DES APPRENTIS DE L'URMA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>79870541400018</t>
+          <t>18971004900025</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DES TAXIS DE L INDRE</t>
+          <t>CENTRE DE FORMATION DES CONDUCTEURS ROUTIERS DE LA MOSELLE SARL</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>52053473600027</t>
+          <t>39890939000021</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION DES TAXIS LOTOIS(CFT 46)</t>
+          <t>CENTRE DE FORMATION DES TAXIS (C.F.T)</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>51850888200025</t>
+          <t>79870541400018</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION ET DE RECRUTEMENT</t>
+          <t>CENTRE DE FORMATION DES TAXIS DE L INDRE</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>82287485500015</t>
+          <t>52053473600027</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION LAVENT</t>
+          <t>CENTRE DE FORMATION DES TAXIS LOTOIS(CFT 46)</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>90845665000013</t>
+          <t>51850888200025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION PROFESS DE LA ROUTE</t>
+          <t>CENTRE DE FORMATION ET DE RECRUTEMENT</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>35098901800014</t>
+          <t>82287485500015</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION PROFESSIONNELLE MALUS</t>
+          <t>CENTRE DE FORMATION LAVENT</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>39785587500019</t>
+          <t>90845665000013</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION ROUTIERE MARIONNEAU</t>
+          <t>CENTRE DE FORMATION PROFESS DE LA ROUTE</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>31584483700056</t>
+          <t>35098901800014</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION TAXI EUROPEEN</t>
+          <t>CENTRE DE FORMATION PROFESSIONNELLE MALUS</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>79758525400031</t>
+          <t>39785587500019</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DE FORMATION TRANSPORT</t>
+          <t>CENTRE DE FORMATION ROUTIERE MARIONNEAU</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>32359078600071</t>
+          <t>31584483700056</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>CENTRE DEPARTEMENTAL DE FORMATION DES TAXIS</t>
+          <t>CENTRE DE FORMATION TAXI EUROPEEN</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>49344217200034</t>
+          <t>79758525400031</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>CENTRE E FORMATION DES TAXIS 73</t>
+          <t>CENTRE DE FORMATION TRANSPORT</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>79773212000028</t>
+          <t>32359078600071</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>CENTRE FORMATION TAXI</t>
+          <t>CENTRE DEPARTEMENTAL DE FORMATION DES TAXIS</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>42222382600021</t>
+          <t>49344217200034</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>CENTRE NATIONAL DE FORMATION EVTC</t>
+          <t>CENTRE E FORMATION DES TAXIS 73</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>81781828900057</t>
+          <t>79773212000028</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>CENTRE QUALIF.ET DE FORMATION DES TAXIS</t>
+          <t>CENTRE FORMATION TAXI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>40861613400016</t>
+          <t>42222382600021</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>CENTRE SOLIDAIRE DE GESTION DES TAXIS FORMATION</t>
+          <t>CENTRE NATIONAL DE FORMATION EVTC</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>53773928600012</t>
+          <t>81781828900057</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>CENTRE TOP FORMATION</t>
+          <t>CENTRE QUALIF.ET DE FORMATION DES TAXIS</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>94954579200010</t>
+          <t>40861613400016</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>CERTIFICATPROFESSIONNELFRANCAIS.ORG</t>
+          <t>CENTRE SOLIDAIRE DE GESTION DES TAXIS FORMATION</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>90782573100033</t>
+          <t>53773928600012</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>CFA DE LA PALME</t>
+          <t>CENTRE TOP FORMATION</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>13002792300221</t>
+          <t>94954579200010</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>CFA HILAIRE DE CHARDONNET</t>
+          <t>CERTIFICATPROFESSIONNELFRANCAIS.ORG</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>31448072400017</t>
+          <t>90782573100033</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>CFIPE</t>
+          <t>CFA DE LA PALME</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>49507484100026</t>
+          <t>13002792300221</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>CFP MALUS</t>
+          <t>CFA HILAIRE DE CHARDONNET</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>39785587500068</t>
+          <t>31448072400017</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>CFPET TAXI ECOLE</t>
+          <t>CFIPE</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>34157712000049</t>
+          <t>49507484100026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>CH FORMATION</t>
+          <t>CFP MALUS</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>90452009500012</t>
+          <t>39785587500068</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>CHABAN</t>
+          <t>CFPET TAXI ECOLE</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>81949074900028</t>
+          <t>34157712000049</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS D'ALSACE</t>
+          <t>CH FORMATION</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>18670223900093</t>
+          <t>90452009500012</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L ARTISANAT</t>
+          <t>CHABAN</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>18974011100019</t>
+          <t>81949074900028</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L ARTISANAT DE LA REGION OCCITANIE, PYRENEES-MEDITERRANEE</t>
+          <t>CHAMBRE DE METIERS D'ALSACE</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>13002793100018</t>
+          <t>18670223900093</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
+          <t>CHAMBRE DE METIERS ET DE L ARTISANAT</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>18973973300047</t>
+          <t>18974011100019</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
+          <t>CHAMBRE DE METIERS ET DE L ARTISANAT DE LA REGION OCCITANIE, PYRENEES-MEDITERRANEE</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>18972001400019</t>
+          <t>13002793100018</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BOURGOGNE FRANCHE-COMTE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>13002607300010</t>
+          <t>18973973300047</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BRETAGNE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>13002794900010</t>
+          <t>18972001400019</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION CORSE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BOURGOGNE FRANCHE-COMTE</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>13002804600014</t>
+          <t>13002607300010</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION DES PAYS DE LA LOIRE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION BRETAGNE</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>13002068800011</t>
+          <t>13002794900010</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION HAUTS-DE-FRANCE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION CORSE</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>13002374000439</t>
+          <t>13002804600014</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION ILE-DE-FRANCE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION DES PAYS DE LA LOIRE</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>13002797200012</t>
+          <t>13002068800011</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION NORMANDIE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION HAUTS-DE-FRANCE</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>13002799800017</t>
+          <t>13002374000439</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION PROVENCE-ALPES-COTE D'AZUR</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION ILE-DE-FRANCE</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>13002087800240</t>
+          <t>13002797200012</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>CHAMBRE SYNDICALE DES ARTISANS DU TAXI DE LA VENDEE</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION NORMANDIE</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>80213698600014</t>
+          <t>13002799800017</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>CHARLY PERFORMANCES</t>
+          <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION PROVENCE-ALPES-COTE D'AZUR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>90753982900016</t>
+          <t>13002087800240</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>CHAUFFEURS T3P FORMATIONS</t>
+          <t>CHAMBRE SYNDICALE DES ARTISANS DU TAXI DE LA VENDEE</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>90792603400014</t>
+          <t>80213698600014</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>CHEVILLY BY L'AS</t>
+          <t>CHARLY PERFORMANCES</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>91237489900017</t>
+          <t>90753982900016</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>CHRIS AUTO ECOLE</t>
+          <t>CHAUFFEURS T3P FORMATIONS</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>80320152400011</t>
+          <t>90792603400014</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>CHRISTIAN LAVENT</t>
+          <t>CHEVILLY BY L'AS</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>31636703600027</t>
+          <t>91237489900017</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>CLF FORMATION</t>
+          <t>CHRIS AUTO ECOLE</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>91406387000010</t>
+          <t>80320152400011</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>CMA</t>
+          <t>CHRISTIAN LAVENT</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>80173918600014</t>
+          <t>31636703600027</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>CMA 29 - ANTENNE QUIMPER</t>
+          <t>CLF FORMATION</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>13002794900051</t>
+          <t>91406387000010</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>CMA DE LA CHARENTE</t>
+          <t>CMA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>13002792300031</t>
+          <t>80173918600014</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>CMA DE LA HAUTE MARNE</t>
+          <t>CMA 29 - ANTENNE QUIMPER</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>13002801200115</t>
+          <t>13002794900051</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>CMA DE LA VIENNE</t>
+          <t>CMA DE LA CHARENTE</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>13002792300346</t>
+          <t>13002792300031</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>CMA DU TARN</t>
+          <t>CMA DE LA HAUTE MARNE</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>13002793100349</t>
+          <t>13002801200115</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>CMAR AUVERGNE-RHONE-ALPES</t>
+          <t>CMA DE LA VIENNE</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>13002795600015</t>
+          <t>13002792300346</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>CMAR CENTRE VAL-DE LOIRE</t>
+          <t>CMA DU TARN</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>13002798000015</t>
+          <t>13002793100349</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>CMAR GRAND EST</t>
+          <t>CMAR AUVERGNE-RHONE-ALPES</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>13002801200016</t>
+          <t>13002795600015</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>CMAR NOUVELLE AQUITAINE</t>
+          <t>CMAR CENTRE VAL-DE LOIRE</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>13002792300015</t>
+          <t>13002798000015</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>CMBC</t>
+          <t>CMAR GRAND EST</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>90934379000012</t>
+          <t>13002801200016</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>CONFEDERATION NATIONALE DE L'ARTISANAT DES METIERS ET DES SERVICES</t>
+          <t>CMAR NOUVELLE AQUITAINE</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>53289702200010</t>
+          <t>13002792300015</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>COPILOTE FORMATION</t>
+          <t>CMBC</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>93225597900019</t>
+          <t>90934379000012</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>COUNTY FRANCE TRAINING</t>
+          <t>CONFEDERATION NATIONALE DE L'ARTISANAT DES METIERS ET DES SERVICES</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>39400768600022</t>
+          <t>53289702200010</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>CTRE FORMATION TAXIS LOIRE</t>
+          <t>COPILOTE FORMATION</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>74998596600029</t>
+          <t>93225597900019</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>CULTURE CONSULTING</t>
+          <t>COUNTY FRANCE TRAINING</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>50246115500025</t>
+          <t>39400768600022</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>CULTURE CONSULTING</t>
+          <t>CTRE FORMATION TAXIS LOIRE</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>50246115500033</t>
+          <t>74998596600029</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>DDS FORMATION</t>
+          <t>CULTURE CONSULTING</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>89097476900014</t>
+          <t>50246115500025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>DEL'IGO</t>
+          <t>CULTURE CONSULTING</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>82535906000019</t>
+          <t>50246115500033</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>DELEGATION DE LA MAYENNE</t>
+          <t>DDS FORMATION</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>13002068800094</t>
+          <t>89097476900014</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>DELEGATION DE LA SARTHE</t>
+          <t>DEL'IGO</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>13002068800110</t>
+          <t>82535906000019</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>DIGIVODA</t>
+          <t>DELEGATION DE LA MAYENNE</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>48834744400033</t>
+          <t>13002068800094</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>DJAKS ACADEMY</t>
+          <t>DELEGATION DE LA SARTHE</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>95337231500010</t>
+          <t>13002068800110</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>DJOK PRESTIGE</t>
+          <t>DIGIVODA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>90326843100017</t>
+          <t>48834744400033</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>DRIVE CONSEIL</t>
+          <t>DJAKS ACADEMY</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>90775667000028</t>
+          <t>95337231500010</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>DRIVE INNOV</t>
+          <t>DJOK PRESTIGE</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>80855779700087</t>
+          <t>90326843100017</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>DRIVER FORMATION</t>
+          <t>DRIVE CONSEIL</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>48398503200075</t>
+          <t>90775667000028</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY</t>
+          <t>DRIVE INNOV</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>94839540500012</t>
+          <t>80855779700087</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY</t>
+          <t>DRIVER FORMATION</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>94856480200023</t>
+          <t>48398503200075</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>95112889100029</t>
+          <t>94839540500012</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>95085805000020</t>
+          <t>94856480200023</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY BORDEAUX</t>
+          <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>97943591400028</t>
+          <t>95112889100029</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY BORDEAUX</t>
+          <t>DROP ACADEMY</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>98282762800024</t>
+          <t>95085805000020</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY CHAMPS</t>
+          <t>DROP ACADEMY BORDEAUX</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>97804471700012</t>
+          <t>97943591400028</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY LYON</t>
+          <t>DROP ACADEMY BORDEAUX</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>97920533300011</t>
+          <t>98282762800024</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY MEAUX</t>
+          <t>DROP ACADEMY CHAMPS</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>95300452000029</t>
+          <t>97804471700012</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY MELUN</t>
+          <t>DROP ACADEMY LYON</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>97973132000011</t>
+          <t>97920533300011</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY ORLEANS</t>
+          <t>DROP ACADEMY MEAUX</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>94887669300011</t>
+          <t>95300452000029</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>DROP ACADEMY PARIS</t>
+          <t>DROP ACADEMY MELUN</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>94945113200011</t>
+          <t>97973132000011</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>E.C.E</t>
+          <t>DROP ACADEMY ORLEANS</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>53103542600026</t>
+          <t>94887669300011</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>E.C.E. SARL</t>
+          <t>DROP ACADEMY PARIS</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>53103542600018</t>
+          <t>94945113200011</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>E.N.T</t>
+          <t>E.C.E</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>88058641700011</t>
+          <t>53103542600026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>EASY CODE</t>
+          <t>E.C.E. SARL</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>83942902400046</t>
+          <t>53103542600018</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>EASY CODE</t>
+          <t>E.N.T</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>83942902400061</t>
+          <t>88058641700011</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>EASY CODE</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>83942902400038</t>
+          <t>83942902400046</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>EASY CODE</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>83942902400053</t>
+          <t>83942902400061</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>EASY LEARNING</t>
+          <t>EASY CODE</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>90241679100017</t>
+          <t>83942902400038</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>ECF</t>
+          <t>EASY CODE</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>85344653200014</t>
+          <t>83942902400053</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>ECF CENTRE OUEST ATLANTIQUE</t>
+          <t>EASY LEARNING</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>39016543900071</t>
+          <t>90241679100017</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>ECF FORMATIONS</t>
+          <t>ECF</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>37763939800058</t>
+          <t>85344653200014</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>ECO FORMATION TAXI SECURITE ROUTIERE</t>
+          <t>ECF CENTRE OUEST ATLANTIQUE</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>83312848100011</t>
+          <t>39016543900071</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE DE LA LIBERATION</t>
+          <t>ECF FORMATIONS</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>32211900900015</t>
+          <t>37763939800058</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE ET FORMATION TAXIS</t>
+          <t>ECO FORMATION TAXI SECURITE ROUTIERE</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>51334884700023</t>
+          <t>83312848100011</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE FRANCAISE COOPERATIVE D'EDUCATION ROUTIERE CENTRE ATLANTIQUE- E.C.F. CERCA</t>
+          <t>ECOLE DE CONDUITE DE LA LIBERATION</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>31237926601221</t>
+          <t>32211900900015</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE GILLES</t>
+          <t>ECOLE DE CONDUITE ET FORMATION TAXIS</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>38814236600086</t>
+          <t>51334884700023</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE CONDUITE-E.C.F.</t>
+          <t>ECOLE DE CONDUITE FRANCAISE COOPERATIVE D'EDUCATION ROUTIERE CENTRE ATLANTIQUE- E.C.F. CERCA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>42249090400022</t>
+          <t>31237926601221</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>ECOLE DE TAXI HOCINE YOUSFI</t>
+          <t>ECOLE DE CONDUITE GILLES</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>79472230600014</t>
+          <t>38814236600086</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>ECOLE FRANCAISE DU TAXI</t>
+          <t>ECOLE DE CONDUITE-E.C.F.</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>88249815700016</t>
+          <t>42249090400022</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>ECOLE PREPARATOIRE DES TAXIS PARISIENS</t>
+          <t>ECOLE DE TAXI HOCINE YOUSFI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>82799118300035</t>
+          <t>79472230600014</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUP CARRIERES ARTISANAT ET METIER</t>
+          <t>ECOLE FRANCAISE DU TAXI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>38056665300032</t>
+          <t>88249815700016</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUPERIEURE DU TAXI</t>
+          <t>ECOLE PREPARATOIRE DES TAXIS PARISIENS</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>47867615800031</t>
+          <t>82799118300035</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>ECOLE SUPERIEURE DU TAXI</t>
+          <t>ECOLE SUP CARRIERES ARTISANAT ET METIER</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>47867615800015</t>
+          <t>38056665300032</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>ECOLE TAXI ET CONSEILS</t>
+          <t>ECOLE SUPERIEURE DU TAXI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>80401106200028</t>
+          <t>47867615800031</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>EDWIGE SOLDO</t>
+          <t>ECOLE SUPERIEURE DU TAXI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>41865323400017</t>
+          <t>47867615800015</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>EFT</t>
+          <t>ECOLE TAXI ET CONSEILS</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>80515162800023</t>
+          <t>80401106200028</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>EMERICK BERTRAND</t>
+          <t>EDWIGE SOLDO</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>93399955900018</t>
+          <t>41865323400017</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>EMI FORMATION</t>
+          <t>EFT</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>82414491900019</t>
+          <t>80515162800023</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>EURO FRANCE FORMATION</t>
+          <t>EMERICK BERTRAND</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>87952926100023</t>
+          <t>93399955900018</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>EZEE</t>
+          <t>EMI FORMATION</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>84118679400027</t>
+          <t>82414491900019</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>FAUVEL FORMATION</t>
+          <t>EURO FRANCE FORMATION</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>39084854700159</t>
+          <t>87952926100023</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>FAUVEL FORMATION</t>
+          <t>EZEE</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>39084854700571</t>
+          <t>84118679400027</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>FCT KG</t>
+          <t>FAUVEL FORMATION</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>83391256100010</t>
+          <t>39084854700159</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>FDB FORMATION</t>
+          <t>FAUVEL FORMATION</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>88979139800023</t>
+          <t>39084854700571</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>FEDERATION NATIONALE DES TAXIS INDEP.</t>
+          <t>FCT KG</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>39207370600021</t>
+          <t>83391256100010</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>FGM FORMATION</t>
+          <t>FDB FORMATION</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>98043530900011</t>
+          <t>88979139800023</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>FORM' OI</t>
+          <t>FEDERATION NATIONALE DES TAXIS INDEP.</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>89330350300013</t>
+          <t>39207370600021</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>FORM'ACADEMY</t>
+          <t>FGM FORMATION</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>94115869300015</t>
+          <t>98043530900011</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>FORM'AM</t>
+          <t>FORM' OI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>97796286900011</t>
+          <t>89330350300013</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>FORMACONTINUE</t>
+          <t>FORM'ACADEMY</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>99217487000012</t>
+          <t>94115869300015</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>FORMAFUTURE</t>
+          <t>FORM'AM</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>93827790200012</t>
+          <t>97796286900011</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>FORMALOGISTICS</t>
+          <t>FORMACONTINUE</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>93800705100015</t>
+          <t>99217487000012</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>FORMAPRO</t>
+          <t>FORMAFUTURE</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>81839968500028</t>
+          <t>93827790200012</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>FORMAT VTC</t>
+          <t>FORMALOGISTICS</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>85381081000020</t>
+          <t>93800705100015</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>FORMAT VTC</t>
+          <t>FORMAPRO</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>85381081000038</t>
+          <t>81839968500028</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>85381081000046</t>
+          <t>85381081000020</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>85381081000012</t>
+          <t>85381081000038</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>FORMATION ECAF</t>
+          <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>81284698800051</t>
+          <t>85381081000046</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>FORMATION ECAF</t>
+          <t>FORMAT VTC</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>81284698800101</t>
+          <t>85381081000012</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>FORMATION ECAF</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>81284698800028</t>
+          <t>81284698800051</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>FORMATION NATIONALE DE L'ARTISANAT ET DES TRANSPORTS</t>
+          <t>FORMATION ECAF</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>33069647700075</t>
+          <t>81284698800101</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>FORMATION NATIONALE TAXIS INDEPENDANTS</t>
+          <t>FORMATION ECAF</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>41461755500035</t>
+          <t>81284698800028</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>FORMATION TAXI 06</t>
+          <t>FORMATION NATIONALE DE L'ARTISANAT ET DES TRANSPORTS</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>82138164700014</t>
+          <t>33069647700075</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>FORMATION TAXIS PLUS</t>
+          <t>FORMATION NATIONALE TAXIS INDEPENDANTS</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>75019309600021</t>
+          <t>41461755500035</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>FORMATION TRANSPORT TAXI 78</t>
+          <t>FORMATION TAXI 06</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>81219813300025</t>
+          <t>82138164700014</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>FORMATION VTC</t>
+          <t>FORMATION TAXIS PLUS</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>89482989400027</t>
+          <t>75019309600021</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>FORMATIONS TAXIS ATLANTIQUE</t>
+          <t>FORMATION TRANSPORT TAXI 78</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>79847492000013</t>
+          <t>81219813300025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>FORMATRANS</t>
+          <t>FORMATION VTC</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>80960730200019</t>
+          <t>89482989400027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>FORMAVAR</t>
+          <t>FORMATIONS TAXIS ATLANTIQUE</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>41895538100052</t>
+          <t>79847492000013</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>FORMAZOT OCEAN INDIEN</t>
+          <t>FORMATRANS</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>85265339300011</t>
+          <t>80960730200019</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>FORMULE 3</t>
+          <t>FORMAVAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>37934651300011</t>
+          <t>41895538100052</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>FRANCE CONSEIL ET FORMATIONS</t>
+          <t>FORMAZOT OCEAN INDIEN</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>90318354900018</t>
+          <t>85265339300011</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>FRANCE FORMATION VTV</t>
+          <t>FORMULE 3</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>98221712700017</t>
+          <t>37934651300011</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>G-YOU FRANCE FORMATIONS</t>
+          <t>FRANCE CONSEIL ET FORMATIONS</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>89275961400019</t>
+          <t>90318354900018</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>GAMMA CONSULTING</t>
+          <t>FRANCE FORMATION VTV</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>83334677800016</t>
+          <t>98221712700017</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>GAMMA CONSULTING</t>
+          <t>G-YOU FRANCE FORMATIONS</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>83334677800024</t>
+          <t>89275961400019</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>GERARD BOURIETTE</t>
+          <t>GAMMA CONSULTING</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>31968606900026</t>
+          <t>83334677800131</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>GESTION TRANSPORT FORMATION</t>
+          <t>GAMMA CONSULTING</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>92170600800031</t>
+          <t>83334677800016</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>GLOB'ALL FORMATION</t>
+          <t>GAMMA CONSULTING</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>84912477100023</t>
+          <t>83334677800024</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>GLOB'ALL FORMATION</t>
+          <t>GERARD BOURIETTE</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>84912477100031</t>
+          <t>31968606900026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>GLOBE 93 FORMATION</t>
+          <t>GESTION TRANSPORT FORMATION</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>98119575300018</t>
+          <t>92170600800031</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>GRETA 21</t>
+          <t>GLOB'ALL FORMATION</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>19210018800031</t>
+          <t>84912477100023</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>H24 ACADEMY</t>
+          <t>GLOB'ALL FORMATION</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>91353126500019</t>
+          <t>84912477100031</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>HORIZON SERVICES PLUS</t>
+          <t>GLOBE 93 FORMATION</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>98145599100019</t>
+          <t>98119575300018</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>IDEKO FORMATION</t>
+          <t>GRETA 21</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>95115795700014</t>
+          <t>19210018800031</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>IGK FORMATION</t>
+          <t>H24 ACADEMY</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>99435753100023</t>
+          <t>91353126500019</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>IN 3M</t>
+          <t>HORIZON SERVICES PLUS</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>91830634100028</t>
+          <t>98145599100019</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT ASSURFORMATION</t>
+          <t>IDEKO FORMATION</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>82516103700023</t>
+          <t>95115795700014</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT DE FORMATION PROFESSIONNELLE EN SECURITE</t>
+          <t>IGK FORMATION</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>83891422400020</t>
+          <t>99435753100023</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT FRANCAIS DE FORMATION DU TAXI</t>
+          <t>IN 3M</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>52791091300039</t>
+          <t>91830634100028</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>INSTITUT REGARD PERSAN</t>
+          <t>INSTITUT ASSURFORMATION</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>50804462500020</t>
+          <t>82516103700023</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>INTEGRALE SECURITE FORMATIONS</t>
+          <t>INSTITUT DE FORMATION PROFESSIONNELLE EN SECURITE</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>84089988400026</t>
+          <t>83891422400020</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>IRFOP PROVENCE</t>
+          <t>INSTITUT FRANCAIS DE FORMATION DU TAXI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>44921506000012</t>
+          <t>52791091300039</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>ISC FORMATION</t>
+          <t>INSTITUT REGARD PERSAN</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>81534405600016</t>
+          <t>50804462500020</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>ITS</t>
+          <t>INTEGRALE SECURITE FORMATIONS</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>44522622800028</t>
+          <t>84089988400026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>JACKSON LEARNING</t>
+          <t>IRFOP PROVENCE</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>98338565900013</t>
+          <t>44921506000012</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>JEAN MICHEL</t>
+          <t>ISC FORMATION</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>19390019800014</t>
+          <t>81534405600016</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>JET ROAD 73</t>
+          <t>ITS</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>80438626600014</t>
+          <t>44522622800028</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>JK FORMATIONS</t>
+          <t>JACKSON LEARNING</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>88407991400021</t>
+          <t>98338565900013</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>JOLI TAXI</t>
+          <t>JEAN MICHEL</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>50245630400042</t>
+          <t>19390019800014</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>JT2A FORMATION</t>
+          <t>JET ROAD 73</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>97768888600018</t>
+          <t>80438626600014</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>KEYZ FORMATION</t>
+          <t>JK FORMATIONS</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>90213687800011</t>
+          <t>88407991400021</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>KFORMATION</t>
+          <t>JOLI TAXI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>50388066800051</t>
+          <t>50245630400042</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>KFORMATION</t>
+          <t>JT2A FORMATION</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>92480367900019</t>
+          <t>97768888600018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>KING ACADEMY</t>
+          <t>KEYZ FORMATION</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>85039636700011</t>
+          <t>90213687800011</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>L'AS DES FORMATIONS</t>
+          <t>KFORMATION</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>91514590800017</t>
+          <t>50388066800051</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>L'AS DES FORMATIONS</t>
+          <t>KFORMATION</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>89025332100016</t>
+          <t>92480367900019</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>L'ECOLE DU TAXI</t>
+          <t>KING ACADEMY</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>54000683000017</t>
+          <t>85039636700011</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>L'ECOLE POUR L'EMPLOI</t>
+          <t>L'AS DES FORMATIONS</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>51988535400018</t>
+          <t>91514590800017</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>L'INSTITUT TAXI</t>
+          <t>L'AS DES FORMATIONS</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>95070755400024</t>
+          <t>89025332100016</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>L2R</t>
+          <t>L'ECOLE DU TAXI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>85332185900037</t>
+          <t>54000683000017</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>L2R</t>
+          <t>L'ECOLE POUR L'EMPLOI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>85332185900029</t>
+          <t>51988535400018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>LA BONNE FORMATION</t>
+          <t>L'INSTITUT TAXI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>89460918900028</t>
+          <t>95070755400024</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>LA BONNE FORMATION</t>
+          <t>L2R</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>89460918900036</t>
+          <t>85332185900037</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>LA BONNE VOIE</t>
+          <t>L2R</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>94161363000016</t>
+          <t>85332185900029</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>LA PIERRE D'ETERNITE</t>
+          <t>LA BONNE FORMATION</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>91124228700017</t>
+          <t>89460918900028</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>LEADER FORMATION</t>
+          <t>LA BONNE FORMATION</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>90229452900026</t>
+          <t>89460918900036</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>LINKCAB</t>
+          <t>LA BONNE VOIE</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>82451426900029</t>
+          <t>94161363000016</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>LLERENA ALSACE</t>
+          <t>LA PIERRE D'ETERNITE</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>39381725900129</t>
+          <t>91124228700017</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN MICHEL</t>
+          <t>LEADER FORMATION</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>19390019800030</t>
+          <t>90229452900026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>MAG</t>
+          <t>LINKCAB</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>81260265400012</t>
+          <t>82451426900029</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>MALUS FORMATION</t>
+          <t>LLERENA ALSACE</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>39785587500134</t>
+          <t>39381725900129</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>MATHIEU FORMATION</t>
+          <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN MICHEL</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>82799311400046</t>
+          <t>19390019800030</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>MAXIVTC</t>
+          <t>MAG</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>91853420700025</t>
+          <t>81260265400012</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>MBT FORMATION</t>
+          <t>MALUS FORMATION</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>95189323900016</t>
+          <t>39785587500134</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>MCM ACADEMY</t>
+          <t>MATHIEU FORMATION</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>81121988000077</t>
+          <t>82799311400046</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>MCM ACADEMY</t>
+          <t>MAXIVTC</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>81121988000085</t>
+          <t>91853420700025</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>MDM</t>
+          <t>MBT FORMATION</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>88760198700027</t>
+          <t>95189323900016</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>MEREL TAXI</t>
+          <t>MCM ACADEMY</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>80048422200024</t>
+          <t>81121988000077</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>MFB FORMATIONS</t>
+          <t>MCM ACADEMY</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>97997526500013</t>
+          <t>81121988000085</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>MICHEL GUILLOT FORMATION</t>
+          <t>MDM</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>52005705000012</t>
+          <t>88760198700027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>MISTER CONSEILS ET FORMATION</t>
+          <t>MEREL TAXI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>90520771800016</t>
+          <t>80048422200024</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>MTR FORMATION</t>
+          <t>MFB FORMATIONS</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>47935857400024</t>
+          <t>97997526500013</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>NAJIM BOKADDAR</t>
+          <t>MICHEL GUILLOT FORMATION</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>48398503200042</t>
+          <t>52005705000012</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>NAYAN FORMATION 93</t>
+          <t>MISTER CONSEILS ET FORMATION</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>90459321700030</t>
+          <t>90520771800016</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>NAYAN FORMATION 93</t>
+          <t>MT LEARNING</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>90459321700022</t>
+          <t>97776515500014</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>NEW GO</t>
+          <t>MTR FORMATION</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>90507578400017</t>
+          <t>47935857400024</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>NJ FORMATION</t>
+          <t>NAIRI FORMATION CONSEILS</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>89449730400010</t>
+          <t>91047091300013</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>NKA CONSEILS &amp; FORMATION</t>
+          <t>NAJIM BOKADDAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>81238899900052</t>
+          <t>48398503200042</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>NOVUS FORMATION</t>
+          <t>NAYAN FORMATION 93</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>89077439100019</t>
+          <t>90459321700030</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>NS FORMEIL</t>
+          <t>NAYAN FORMATION 93</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>90038392800026</t>
+          <t>90459321700022</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>NSKF</t>
+          <t>NEW GO</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>89124594600019</t>
+          <t>90507578400017</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>O.C.E.F.</t>
+          <t>NJ FORMATION</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>90077638600014</t>
+          <t>89449730400010</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>ODE FORMATION</t>
+          <t>NKA CONSEILS &amp; FORMATION</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>51454169700025</t>
+          <t>81238899900052</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>OFAPS GROUP.</t>
+          <t>NOVUS FORMATION</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>88066418000010</t>
+          <t>89077439100019</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>OS FORMATIONS IDF</t>
+          <t>NS FORMEIL</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>93955549600016</t>
+          <t>90038392800026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>OSC FORMA</t>
+          <t>NSKF</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>94998086600014</t>
+          <t>89124594600019</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>P.F.P</t>
+          <t>O.C.E.F.</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>81450224100015</t>
+          <t>90077638600014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>P.F.P</t>
+          <t>ODE FORMATION</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>81450224100023</t>
+          <t>51454169700025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>PCSR FORMATION</t>
+          <t>OFAPS GROUP.</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>90935219700018</t>
+          <t>88066418000010</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>PERMIS CITY VAIRES</t>
+          <t>OS FORMATIONS IDF</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>91934685800013</t>
+          <t>93955549600016</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>PHILIPPE BERTIN</t>
+          <t>OSC FORMA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>43351253000042</t>
+          <t>94998086600014</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>PHILIPPE FOUILLEUL FORMATION</t>
+          <t>OSER</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>81074451600016</t>
+          <t>89373152100017</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>PHONIDIA 3.0</t>
+          <t>P.F.P</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>49517278500059</t>
+          <t>81450224100015</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>PILOTCITY</t>
+          <t>P.F.P</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>80033904600024</t>
+          <t>81450224100023</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>PILOTE FORMATION - SARL OZONE</t>
+          <t>PCSR FORMATION</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>39097874000053</t>
+          <t>90935219700018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>PILOTE FORMATION OZONE PLUS</t>
+          <t>PERMIS CITY VAIRES</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>50814916800017</t>
+          <t>91934685800013</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>PRO FORMATION VTC</t>
+          <t>PHILIPPE BERTIN</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>88441738700013</t>
+          <t>43351253000042</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>PRODRIVE ACADEMY</t>
+          <t>PHILIPPE FOUILLEUL FORMATION</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>92958363100023</t>
+          <t>81074451600016</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>PRODRIVE ACADEMY</t>
+          <t>PHONIDIA 3.0</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>92958363100015</t>
+          <t>49517278500059</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>PROFILACTIONS</t>
+          <t>PILOTCITY</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>91003181400015</t>
+          <t>80033904600024</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>PROMOTRANS FORMATION PROFESSIONNELLE CONTINUE</t>
+          <t>PILOTE FORMATION - SARL OZONE</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>80863414100044</t>
+          <t>39097874000053</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>PROMOTRANS FORMATION PROFESSIONNELLE CONTINUE</t>
+          <t>PILOTE FORMATION OZONE PLUS</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>80863414100176</t>
+          <t>50814916800017</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>PROSECURITE FORMATION</t>
+          <t>PRO FORMATION VTC</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>82398427300016</t>
+          <t>88441738700013</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>RAFA TRAVEL</t>
+          <t>PRODRIVE ACADEMY</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>91202610100010</t>
+          <t>92958363100023</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>RASPAIL FORMATION</t>
+          <t>PRODRIVE ACADEMY</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>92182856200022</t>
+          <t>92958363100015</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>RESSOURCES OBJECTIFS COMPETENCES</t>
+          <t>PROFILACTIONS</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>91136806600013</t>
+          <t>91003181400015</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>REVOLYS</t>
+          <t>PROMOTRANS FORMATION PROFESSIONNELLE CONTINUE</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>83035549100028</t>
+          <t>80863414100044</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>REVOLYS</t>
+          <t>PROMOTRANS FORMATION PROFESSIONNELLE CONTINUE</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>83035549100044</t>
+          <t>80863414100176</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>REVOLYS</t>
+          <t>PROSECURITE FORMATION</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>83035549100010</t>
+          <t>82398427300016</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>RHODA FORMATIONS</t>
+          <t>RAFA TRAVEL</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>82029207600024</t>
+          <t>91202610100010</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>RHODA FORMATIONS</t>
+          <t>RASPAIL FORMATION</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>82029207600040</t>
+          <t>92182856200022</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>RS PRESTIGE</t>
+          <t>RESSOURCES OBJECTIFS COMPETENCES</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>44216611200031</t>
+          <t>91136806600013</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>S2M FORMATION</t>
+          <t>REVOLYS</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>80901576100038</t>
+          <t>83035549100028</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former et organiser l’évaluation</t>
+          <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>SABFA 94 FORMATION</t>
+          <t>REVOLYS</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>81264205600012</t>
+          <t>83035549100044</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>SANDRA SERVICES PLUS TAXI</t>
+          <t>REVOLYS</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>45342048100021</t>
+          <t>83035549100010</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>SARAN CONDUITE</t>
+          <t>RHODA FORMATIONS</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>50148646800025</t>
+          <t>82029207600024</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>SARL LUCAS</t>
+          <t>RHODA FORMATIONS</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>35067646600062</t>
+          <t>82029207600040</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>SARL LUCAS</t>
+          <t>RS PRESTIGE</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>35067646600070</t>
+          <t>44216611200031</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>SARL NEWS PROJET</t>
+          <t>S2M FORMATION</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>92132268100013</t>
+          <t>80901576100038</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>Habilitation pour former</t>
+          <t>Habilitation pour former et organiser l’évaluation</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>SAS EASY ENTREPRISE</t>
+          <t>SABFA 94 FORMATION</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>75157116700012</t>
+          <t>81264205600012</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>SAS ROGER ROUDAUT</t>
+          <t>SANDRA SERVICES PLUS TAXI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>38124453200010</t>
+          <t>45342048100021</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>SAS ROGER ROUDAUT</t>
+          <t>SANDRA SERVICES PLUS TAXI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>38124453200036</t>
+          <t>98121709400011</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>SAS ROGER ROUDAUT</t>
+          <t>SARAN CONDUITE</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>38124453200077</t>
+          <t>50148646800025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>SASU JD EXPLOITATION</t>
+          <t>SARL LUCAS</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>90003348100012</t>
+          <t>35067646600062</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>SAVI FORMATIONS</t>
+          <t>SARL LUCAS</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>90761155200015</t>
+          <t>35067646600070</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>SEFOTEL</t>
+          <t>SARL NEWS PROJET</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>89744454300010</t>
+          <t>92132268100013</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>SERVICE FORMATION TAXIS</t>
+          <t>SAS EASY ENTREPRISE</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>85334327500014</t>
+          <t>75157116700012</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>SERVICES PRO</t>
+          <t>SAS ROGER ROUDAUT</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>82346156100016</t>
+          <t>38124453200010</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>SFP</t>
+          <t>SAS ROGER ROUDAUT</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>92867578400013</t>
+          <t>38124453200036</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>SIGOILLOT FORMATION</t>
+          <t>SAS ROGER ROUDAUT</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>81344046800045</t>
+          <t>38124453200077</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>SP SERVICES PRO.</t>
+          <t>SASU JD EXPLOITATION</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>92268159800020</t>
+          <t>90003348100012</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>START FORMATION</t>
+          <t>SAVI FORMATIONS</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>94976631500012</t>
+          <t>90761155200015</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>STE EXPLOIT AUTO ECOLE BASILE</t>
+          <t>SEFOTEL</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>33439722100014</t>
+          <t>89744454300010</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>STRAS'COURS</t>
+          <t>SERVICE FORMATION TAXIS</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>50466654600024</t>
+          <t>85334327500014</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>STREEET FORMATIONS</t>
+          <t>SERVICES PRO</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>98272826300012</t>
+          <t>82346156100016</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT COCHERS TAXIS NICE</t>
+          <t>SFP</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>78261979500019</t>
+          <t>92867578400013</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT DES ARTISANS TAXI ISERE SUD</t>
+          <t>SG91 BY L'AS</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>79863225300018</t>
+          <t>93241136600010</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT TAXIMETRES MARSEILLE &amp; PROVENCE</t>
+          <t>SIGOILLOT FORMATION</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>40986635700018</t>
+          <t>81344046800045</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>T3P FORMATION</t>
+          <t>SP SERVICES PRO.</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>98196721900016</t>
+          <t>92268159800020</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>TAXI ECOLE BBV</t>
+          <t>START FORMATION</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>34946222600029</t>
+          <t>94976631500012</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>TAXI GALLIENI</t>
+          <t>STE EXPLOIT AUTO ECOLE BASILE</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>79895916900011</t>
+          <t>33439722100014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>TAXI LYONNAIS - ACADEMIE LYONNAISE DU TAXI - TAXI</t>
+          <t>STRAS'COURS</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>78837690300019</t>
+          <t>50466654600024</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>TAXI PRO LILLE</t>
+          <t>STREEET FORMATIONS</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>85215287500013</t>
+          <t>98272826300012</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>TAXIS FORMATION 58</t>
+          <t>SYNDICAT COCHERS TAXIS NICE</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>53905962600017</t>
+          <t>78261979500019</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>TAXIS FORMATION 76</t>
+          <t>SYNDICAT DES ARTISANS TAXI ISERE SUD</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>78872388000027</t>
+          <t>79863225300018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>THIERRY FREJAVILLE</t>
+          <t>SYNDICAT TAXIMETRES MARSEILLE &amp; PROVENCE</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>39446298000035</t>
+          <t>40986635700018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>TK CONSEILS &amp; FORMATIONS</t>
+          <t>T3P FORMATION</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>88837389100017</t>
+          <t>98196721900016</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>TOP DRIVE LEARNING</t>
+          <t>TAXI ECOLE BBV</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>90096880100010</t>
+          <t>34946222600029</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>TRANS'FORMATION</t>
+          <t>TAXI GALLIENI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>84451463800015</t>
+          <t>79895916900011</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>TRANS'FORMATION</t>
+          <t>TAXI LYONNAIS - ACADEMIE LYONNAISE DU TAXI - TAXI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>84451463800031</t>
+          <t>78837690300019</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>UCF</t>
+          <t>TAXI PRO LILLE</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>85201331700015</t>
+          <t>85215287500013</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>UGA-UNION GROUPEMENTS ARTISANAUX</t>
+          <t>TAXIS FORMATION 58</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>77890458100031</t>
+          <t>53905962600017</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>ULTIMATE FORMATION</t>
+          <t>TAXIS FORMATION 76</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>95147822100025</t>
+          <t>78872388000027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>UNION DES TAXIS INDEPENDANTS DE FRANCE</t>
+          <t>THIERRY FREJAVILLE</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>80244328300048</t>
+          <t>39446298000035</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>UNISERVICE FORMATION</t>
+          <t>TK CONSEILS &amp; FORMATIONS</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>83329195800019</t>
+          <t>88837389100017</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>UNIVERSITE ETUDES LOISIRS ALPES DU SUD</t>
+          <t>TOP DRIVE LEARNING</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>43493609200023</t>
+          <t>90096880100010</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>VTC ET ENTREPRENEURIAT</t>
+          <t>TRANS'FORMATION</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>91493551500017</t>
+          <t>84451463800015</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>VTC FORMATION SERVICE</t>
+          <t>TRANS'FORMATION</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>84243115700036</t>
+          <t>84451463800031</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>VTC-SOLUTIONS</t>
+          <t>UCF</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>79810097000036</t>
+          <t>85201331700015</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>VTCMENTVOTRE</t>
+          <t>UGA-UNION GROUPEMENTS ARTISANAUX</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>33906455200054</t>
+          <t>77890458100031</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>WENO FORMATION</t>
+          <t>ULTIMATE FORMATION</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>90186017100023</t>
+          <t>95147822100025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>YG CONCEPT</t>
+          <t>UNION DES TAXIS INDEPENDANTS DE FRANCE</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>88024574100017</t>
+          <t>80244328300048</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
+          <t>UNISERVICE FORMATION</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>83329195800019</t>
+        </is>
+      </c>
+      <c r="C414" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>UNIVERSITE ETUDES LOISIRS ALPES DU SUD</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>43493609200023</t>
+        </is>
+      </c>
+      <c r="C415" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>VTC ET ENTREPRENEURIAT</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>91493551500017</t>
+        </is>
+      </c>
+      <c r="C416" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>VTC FORMATION SERVICE</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>84243115700036</t>
+        </is>
+      </c>
+      <c r="C417" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>VTC-SOLUTIONS</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>79810097000036</t>
+        </is>
+      </c>
+      <c r="C418" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>VTCMENTVOTRE</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>33906455200054</t>
+        </is>
+      </c>
+      <c r="C419" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>WENO FORMATION</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>90186017100023</t>
+        </is>
+      </c>
+      <c r="C420" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>YG CONCEPT</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>88024574100017</t>
+        </is>
+      </c>
+      <c r="C421" s="1" t="inlineStr">
+        <is>
+          <t>Habilitation pour former</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
           <t>Z FORMATION</t>
         </is>
       </c>
-      <c r="B414" s="1" t="inlineStr">
+      <c r="B422" s="1" t="inlineStr">
         <is>
           <t>91154529100021</t>
         </is>
       </c>
-      <c r="C414" s="1" t="inlineStr">
+      <c r="C422" s="1" t="inlineStr">
         <is>
           <t>Habilitation pour former</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>France compétences</dc:creator>
 </cp:coreProperties>
 </file>